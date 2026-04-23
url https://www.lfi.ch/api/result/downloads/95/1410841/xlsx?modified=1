--- v0 (2026-01-23)
+++ v1 (2026-04-23)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>larghezza del mantello boschivo</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>proportion of forest edge</t>
+  </si>
+  <si>
+    <t>width of shelterbelt</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: margine boschivo fino alla fascia montana IFN2-IFN5</t>
+      <t xml:space="preserve">: forest edge up to the montane vegetation belt NFI2-NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,252 +172,252 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessun mantello boschivo</t>
+    <t>no shelter belt</t>
   </si>
   <si>
     <t>=2 m</t>
   </si>
   <si>
     <t>3-4 m</t>
   </si>
   <si>
     <t>5-6 m</t>
   </si>
   <si>
     <t xml:space="preserve">=7 m </t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410841/592672</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione del margine boschivo</t>
+      <t xml:space="preserve">proportion of forest edge</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #124</t>
     </r>
   </si>
   <si>
-    <t>Proporzione di margine boschivo che presenta una certa caratteristica (ad es. diversità strutturale, diversità delle specie legnose, struttura del margine boschivo) rispetto al margine boschivo totale. Il margine boschivo è definito come la zona di transizione o limite tra il bosco ed altri elementi del paesaggio.</t>
+    <t>Proportion of the forest edge with a certain characteristic (e.g. structural diversity, diversity of woody species or forest edge structure) in the total forest edge. The forest edge is the border or transition area between the vegetation form of forest and other elements of the landscape.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">larghezza del mantello boschivo</t>
+      <t xml:space="preserve">width of shelterbelt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1287</t>
     </r>
   </si>
   <si>
-    <t>Larghezza del mantello boschivo, ossia di quella parte del margine boschivo costituito da singoli alberi o file di alberi stratificati dalle caratteristiche tipiche (chiome sviluppate da una sola parte e tendenzialmente lunghe), in quattro classi. Fonte: rilievo sul terreno (MID 38: Waldmantelbreite)</t>
+    <t>Width of the shelterbelt (forest mantle), i.e. the part of the forest edge consisting of single individuals or graded rows of typical edge trees, i.e. trees with crowns that are one-sided and rather long – in four classes. Reference: Field Survey (MID 38: Waldmantelbreite)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">margine boschivo fino alla fascia montana IFN2-IFN5</t>
+      <t xml:space="preserve">forest edge up to the montane vegetation belt NFI2-NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2675</t>
     </r>
   </si>
   <si>
-    <t>Margine boschivo nelle fasce vegetazionali NaiS iperinsubrica, collinare, collinare con faggio, submontana, montana inferiore, montana superiore, montana inferiore/superiore ed altimontana, che è stato rilevato negli inventari IFN2, IFN3, IFN4 ed IFN5. Fonte: rilievo sul terreno (MID 29: Waldrandbeschreibung)</t>
+    <t>Forest edge in the NaiS altitudinal vegetation belts «hyperinsubric», «colline», «colline with beech», «submontane», «lower montane», «upper montane», «lower/upper montane» and «high montane», which was recorded during the four Inventories NFI2, NFI3, NFI4 and NFI5. Reference: Field Survey (MID 29: Waldrandbeschreibung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -772,51 +772,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -2332,51 +2332,51 @@
         <v>100.0</v>
       </c>
       <c r="AY19" s="7" t="s">
         <v>38</v>
       </c>
       <c r="AZ19" s="7">
         <v>100.0</v>
       </c>
       <c r="BA19" s="7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:53" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410841/592672</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
@@ -2414,191 +2414,191 @@
       <c r="AQ20" s="3"/>
       <c r="AR20" s="3"/>
       <c r="AS20" s="3"/>
       <c r="AT20" s="3"/>
       <c r="AU20" s="3"/>
       <c r="AV20" s="3"/>
       <c r="AW20" s="3"/>
       <c r="AX20" s="3"/>
       <c r="AY20" s="3"/>
       <c r="AZ20" s="3"/>
       <c r="BA20" s="3"/>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione del margine boschivo</t>
+            <t xml:space="preserve">proportion of forest edge</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #124</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:53" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">larghezza del mantello boschivo</t>
+            <t xml:space="preserve">width of shelterbelt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1287</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">margine boschivo fino alla fascia montana IFN2-IFN5</t>
+            <t xml:space="preserve">forest edge up to the montane vegetation belt NFI2-NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2675</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:53" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="35" spans="1:53">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:53" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>