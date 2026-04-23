--- v0 (2025-12-08)
+++ v1 (2026-04-23)
@@ -14,350 +14,350 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>width of shelterbelt</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proportion de lisière</t>
+  </si>
+  <si>
+    <t>largeur du manteau forestier</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forest edge up to the montane vegetation belt NFI2-NFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: lisière jusqu'à l'étage montagnard, IFN2-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>production region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
-[...8 lines deleted...]
-    <t>Switzerland</t>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no shelter belt</t>
+    <t>pas de manteau forestier</t>
   </si>
   <si>
     <t>=2 m</t>
   </si>
   <si>
     <t>3-4 m</t>
   </si>
   <si>
     <t>5-6 m</t>
   </si>
   <si>
     <t xml:space="preserve">=7 m </t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410845/592676</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion of forest edge</t>
+      <t xml:space="preserve">proportion de lisière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #124</t>
     </r>
   </si>
   <si>
-    <t>Proportion of the forest edge with a certain characteristic (e.g. structural diversity, diversity of woody species or forest edge structure) in the total forest edge. The forest edge is the border or transition area between the vegetation form of forest and other elements of the landscape.</t>
+    <t>Proportion de lisière présentant une certaine caractéristique (p. ex. diversité structurelle, diversité des espèces ligneuses, structure de la lisière) par rapport à la lisière totale. La lisière est ici définie comme le domaine de transition ou la limite entre la forêt et d’autres éléments du paysage.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">width of shelterbelt</t>
+      <t xml:space="preserve">largeur du manteau forestier</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1287</t>
     </r>
   </si>
   <si>
-    <t>Width of the shelterbelt (forest mantle), i.e. the part of the forest edge consisting of single individuals or graded rows of typical edge trees, i.e. trees with crowns that are one-sided and rather long – in four classes. Reference: Field Survey (MID 38: Waldmantelbreite)</t>
+    <t>Largeur du manteau forestier, c'est-à-dire de la partie de la lisière de la forêt composée d'individus ou de rangées étagées d'arbres de lisière typiques (c'est-à-dire d'arbres à houppier unilatéral et plutôt long), en quatre classes. Source: relevé de terrain (MID 38: Waldmantelbreite)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest edge up to the montane vegetation belt NFI2-NFI5</t>
+      <t xml:space="preserve">lisière jusqu'à l'étage montagnard, IFN2-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2675</t>
     </r>
   </si>
   <si>
-    <t>Forest edge in the NaiS altitudinal vegetation belts «hyperinsubric», «colline», «colline with beech», «submontane», «lower montane», «upper montane», «lower/upper montane» and «high montane», which was recorded during the four Inventories NFI2, NFI3, NFI4 and NFI5. Reference: Field Survey (MID 29: Waldrandbeschreibung)</t>
+    <t>Lisière de forêt aux étages de végétation NaiS hyperinsubrique, collinéen, collinéen avec hêtre, submontagnard, montagnard inférieur, montagnard supérieur, montagnard inférieur/supérieur et montagnard supérieur, qui a été recensée lors des quatre inventaires IFN2, IFN3, IFN4 et IFN5. Source: relevé de terrain (MID 29: Waldrandbeschreibung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -712,51 +712,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1152,233 +1152,233 @@
         <v>100.0</v>
       </c>
       <c r="K19" s="7" t="s">
         <v>18</v>
       </c>
       <c r="L19" s="7">
         <v>100.0</v>
       </c>
       <c r="M19" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410845/592676</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion of forest edge</t>
+            <t xml:space="preserve">proportion de lisière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #124</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">width of shelterbelt</t>
+            <t xml:space="preserve">largeur du manteau forestier</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1287</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest edge up to the montane vegetation belt NFI2-NFI5</t>
+            <t xml:space="preserve">lisière jusqu'à l'étage montagnard, IFN2-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2675</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>