--- v1 (2026-04-23)
+++ v2 (2026-07-27)
@@ -14,350 +14,350 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>largeur du manteau forestier</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldrandanteil</t>
+  </si>
+  <si>
+    <t>Waldmantelbreite</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: lisière jusqu'à l'étage montagnard, IFN2-IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Waldrand bis montane Stufe LFI2-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...9 lines deleted...]
-    <t>région de production</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...11 lines deleted...]
-    <t>Suisse</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pas de manteau forestier</t>
+    <t>kein Waldmantel</t>
   </si>
   <si>
     <t>=2 m</t>
   </si>
   <si>
     <t>3-4 m</t>
   </si>
   <si>
     <t>5-6 m</t>
   </si>
   <si>
     <t xml:space="preserve">=7 m </t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410845/592676</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion de lisière</t>
+      <t xml:space="preserve">Waldrandanteil</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #124</t>
     </r>
   </si>
   <si>
-    <t>Proportion de lisière présentant une certaine caractéristique (p. ex. diversité structurelle, diversité des espèces ligneuses, structure de la lisière) par rapport à la lisière totale. La lisière est ici définie comme le domaine de transition ou la limite entre la forêt et d’autres éléments du paysage.</t>
+    <t>Anteil des Waldrandes mit einer bestimmten Eigenschaft (z.B. Strukturvielfalt, Gehölzartenvielfalt, Waldrandaufbau) am gesamten Waldrand. Dabei ist der Waldrand der Grenz- oder Übergangsbereich zwischen der Vegetationsform Wald und anderen Elementen der Landschaft.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">largeur du manteau forestier</t>
+      <t xml:space="preserve">Waldmantelbreite</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1287</t>
     </r>
   </si>
   <si>
-    <t>Largeur du manteau forestier, c'est-à-dire de la partie de la lisière de la forêt composée d'individus ou de rangées étagées d'arbres de lisière typiques (c'est-à-dire d'arbres à houppier unilatéral et plutôt long), en quatre classes. Source: relevé de terrain (MID 38: Waldmantelbreite)</t>
+    <t>Breite des Waldmantels, d.h. des Teils des Waldrands, der aus einzelnen Individuen oder abgestuften Reihen von typischen Randbäumen (d.h. Bäumen mit einseitigen und eher langen Kronen) besteht, in vier Klassen. Grundlage: Feldaufnahme (MID 38: Waldmantelbreite)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">lisière jusqu'à l'étage montagnard, IFN2-IFN5</t>
+      <t xml:space="preserve">Waldrand bis montane Stufe LFI2-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2675</t>
     </r>
   </si>
   <si>
-    <t>Lisière de forêt aux étages de végétation NaiS hyperinsubrique, collinéen, collinéen avec hêtre, submontagnard, montagnard inférieur, montagnard supérieur, montagnard inférieur/supérieur et montagnard supérieur, qui a été recensée lors des quatre inventaires IFN2, IFN3, IFN4 et IFN5. Source: relevé de terrain (MID 29: Waldrandbeschreibung)</t>
+    <t>Waldrand in den NaiS-Vegetationshöhenstufen hyperinsubrisch, kollin, kollin mit Buche, submontan, untermontan, obermontan, unter-/obermontan und hochmontan, der in den vier Inventuren LFI2, LFI3, LFI4 und LFI5 erfasst worden war. Grundlage: Feldaufnahme (MID 29: Waldrandbeschreibung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -712,51 +712,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1152,233 +1152,233 @@
         <v>100.0</v>
       </c>
       <c r="K19" s="7" t="s">
         <v>18</v>
       </c>
       <c r="L19" s="7">
         <v>100.0</v>
       </c>
       <c r="M19" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410845/592676</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion de lisière</t>
+            <t xml:space="preserve">Waldrandanteil</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #124</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">largeur du manteau forestier</t>
+            <t xml:space="preserve">Waldmantelbreite</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1287</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">lisière jusqu'à l'étage montagnard, IFN2-IFN5</t>
+            <t xml:space="preserve">Waldrand bis montane Stufe LFI2-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2675</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>