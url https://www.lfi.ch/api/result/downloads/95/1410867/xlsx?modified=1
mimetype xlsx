--- v0 (2026-01-23)
+++ v1 (2026-04-23)
@@ -14,412 +14,412 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>time of last treatment (in 5- or 10-year classes) · altitudinal vegetation belts (NaiS; 6 classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>date de la dernière intervention (par classes de 5 ou 10 ans) · étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: protection forest region</t>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotal</t>
+      <t xml:space="preserve">: %, sous-total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...29 lines deleted...]
-    <t>altitudinal vegetation belts (NaiS; 6 classes)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>date de la dernière intervention (par classes de 5 ou 10 ans)</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...14 lines deleted...]
-    <t>hyperinsubric and colline</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>=5 years ago</t>
-[...17 lines deleted...]
-    <t>&gt;100 years ago or never</t>
+    <t>il y a =5 ans</t>
+  </si>
+  <si>
+    <t>il y a 6-10 ans</t>
+  </si>
+  <si>
+    <t>il y a 11-20 ans</t>
+  </si>
+  <si>
+    <t>il y a 21-30 ans</t>
+  </si>
+  <si>
+    <t>il y a 31-50 ans</t>
+  </si>
+  <si>
+    <t>il y a 51-100 ans</t>
+  </si>
+  <si>
+    <t>il y a &gt;100 ans ou jamais aucune intervention</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410867/592698</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">time of last treatment (in 5- or 10-year classes)</t>
+      <t xml:space="preserve">date de la dernière intervention (par classes de 5 ou 10 ans)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #711</t>
     </r>
   </si>
   <si>
-    <t>Number of years since the last silvicultural treatment in classes of five or ten years. Silvicultural treatments include harvesting and tending interventions, planting and afforestation, as well as sanitary and safety interventions. Reference: Forest Service Survey (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Nombre d'années depuis la dernière intervention sylvicole, par classes de cinq ou dix ans. Sont considérées comme interventions sylvicoles les interventions d'exploitation et d'entretien, les plantations et les reboisements ainsi que les interventions sanitaires et de sécurité. Source: enquête auprès des services forestiers (MID 607: Nombre d'années depuis la dernière intervention)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
+      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005), reduced to six classes. The variable represents a simplification of the NaiS altitudinal vegetation belts with ten classes (NAISHSTKOMB) in which the classes «hyperinsubric» and «colline» are merged with «colline with beech» to form the class «hyperinsubric and colline» and the class «lower montane» with «upper montane» and «lower/upper montane» to form the class «lower and upper montane». The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -438,66 +438,63 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -774,52 +771,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="61.128" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="57.557" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="75.267" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -941,3750 +938,3750 @@
         <v>18</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>18</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P12" s="4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C13" s="7" t="s">
-[...38 lines deleted...]
-      <c r="P13" s="7" t="s">
+      <c r="C13" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M13" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="N13" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="P13" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="5"/>
       <c r="B14" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C14" s="7" t="s">
-[...38 lines deleted...]
-      <c r="P14" s="7" t="s">
+      <c r="C14" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H14" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="J14" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K14" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M14" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="N14" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="P14" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="5"/>
       <c r="B15" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="7" t="s">
-[...38 lines deleted...]
-      <c r="P15" s="7" t="s">
+      <c r="C15" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="J15" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K15" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M15" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="N15" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="P15" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="5"/>
       <c r="B16" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C16" s="7" t="s">
-[...38 lines deleted...]
-      <c r="P16" s="7" t="s">
+      <c r="C16" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K16" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M16" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="N16" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="P16" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="5"/>
       <c r="B17" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C17" s="7" t="s">
-[...38 lines deleted...]
-      <c r="P17" s="7" t="s">
+      <c r="C17" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M17" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="N17" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="P17" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="5"/>
       <c r="B18" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="7" t="s">
-[...38 lines deleted...]
-      <c r="P18" s="7" t="s">
+      <c r="C18" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K18" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M18" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="N18" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="P18" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="5"/>
       <c r="B19" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C19" s="7" t="s">
-[...38 lines deleted...]
-      <c r="P19" s="7" t="s">
+      <c r="C19" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H19" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="J19" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K19" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M19" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="N19" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O19" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="P19" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="5"/>
       <c r="B20" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="C20" s="7" t="s">
-[...38 lines deleted...]
-      <c r="P20" s="7" t="s">
+      <c r="C20" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H20" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="J20" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K20" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M20" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O20" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="P20" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:16">
-      <c r="A21" s="6" t="s">
+      <c r="A21" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C21" s="7">
-[...38 lines deleted...]
-      <c r="P21" s="7" t="s">
+      <c r="C21" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H21" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J21" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K21" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M21" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O21" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="P21" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="5"/>
       <c r="B22" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C22" s="7">
-[...17 lines deleted...]
-      <c r="I22" s="7">
+      <c r="C22" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G22" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H22" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" s="6">
         <v>4.2</v>
       </c>
-      <c r="J22" s="7">
+      <c r="J22" s="6">
         <v>2.9</v>
       </c>
-      <c r="K22" s="7">
+      <c r="K22" s="6">
         <v>9.5</v>
       </c>
-      <c r="L22" s="7">
+      <c r="L22" s="6">
         <v>3.2</v>
       </c>
-      <c r="M22" s="7">
+      <c r="M22" s="6">
         <v>6.1</v>
       </c>
-      <c r="N22" s="7">
+      <c r="N22" s="6">
         <v>4.2</v>
       </c>
-      <c r="O22" s="7">
+      <c r="O22" s="6">
         <v>1.2</v>
       </c>
-      <c r="P22" s="7">
+      <c r="P22" s="6">
         <v>0.3</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="5"/>
       <c r="B23" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C23" s="7">
-[...5 lines deleted...]
-      <c r="E23" s="7">
+      <c r="C23" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="6">
         <v>3.4</v>
       </c>
-      <c r="F23" s="7">
+      <c r="F23" s="6">
         <v>1.5</v>
       </c>
-      <c r="G23" s="7">
-[...5 lines deleted...]
-      <c r="I23" s="7">
+      <c r="G23" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H23" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" s="6">
         <v>21.2</v>
       </c>
-      <c r="J23" s="7">
+      <c r="J23" s="6">
         <v>6.0</v>
       </c>
-      <c r="K23" s="7">
+      <c r="K23" s="6">
         <v>21.6</v>
       </c>
-      <c r="L23" s="7">
+      <c r="L23" s="6">
         <v>4.5</v>
       </c>
-      <c r="M23" s="7">
+      <c r="M23" s="6">
         <v>15.6</v>
       </c>
-      <c r="N23" s="7">
+      <c r="N23" s="6">
         <v>6.4</v>
       </c>
-      <c r="O23" s="7">
+      <c r="O23" s="6">
         <v>3.8</v>
       </c>
-      <c r="P23" s="7">
+      <c r="P23" s="6">
         <v>0.6</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="5"/>
       <c r="B24" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C24" s="7">
+      <c r="C24" s="6">
         <v>0.3</v>
       </c>
-      <c r="D24" s="7">
+      <c r="D24" s="6">
         <v>0.2</v>
       </c>
-      <c r="E24" s="7">
+      <c r="E24" s="6">
         <v>12.4</v>
       </c>
-      <c r="F24" s="7">
+      <c r="F24" s="6">
         <v>2.7</v>
       </c>
-      <c r="G24" s="7">
+      <c r="G24" s="6">
         <v>6.8</v>
       </c>
-      <c r="H24" s="7">
+      <c r="H24" s="6">
         <v>2.5</v>
       </c>
-      <c r="I24" s="7">
+      <c r="I24" s="6">
         <v>46.7</v>
       </c>
-      <c r="J24" s="7">
+      <c r="J24" s="6">
         <v>7.3</v>
       </c>
-      <c r="K24" s="7">
+      <c r="K24" s="6">
         <v>52.0</v>
       </c>
-      <c r="L24" s="7">
+      <c r="L24" s="6">
         <v>5.5</v>
       </c>
-      <c r="M24" s="7">
+      <c r="M24" s="6">
         <v>37.9</v>
       </c>
-      <c r="N24" s="7">
+      <c r="N24" s="6">
         <v>8.6</v>
       </c>
-      <c r="O24" s="7">
+      <c r="O24" s="6">
         <v>10.4</v>
       </c>
-      <c r="P24" s="7">
+      <c r="P24" s="6">
         <v>0.9</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="5"/>
       <c r="B25" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C25" s="7">
+      <c r="C25" s="6">
         <v>38.5</v>
       </c>
-      <c r="D25" s="7">
+      <c r="D25" s="6">
         <v>1.9</v>
       </c>
-      <c r="E25" s="7">
+      <c r="E25" s="6">
         <v>76.6</v>
       </c>
-      <c r="F25" s="7">
+      <c r="F25" s="6">
         <v>3.6</v>
       </c>
-      <c r="G25" s="7">
+      <c r="G25" s="6">
         <v>84.2</v>
       </c>
-      <c r="H25" s="7">
+      <c r="H25" s="6">
         <v>3.6</v>
       </c>
-      <c r="I25" s="7">
+      <c r="I25" s="6">
         <v>6.5</v>
       </c>
-      <c r="J25" s="7">
+      <c r="J25" s="6">
         <v>3.6</v>
       </c>
-      <c r="K25" s="7">
+      <c r="K25" s="6">
         <v>14.6</v>
       </c>
-      <c r="L25" s="7">
+      <c r="L25" s="6">
         <v>3.9</v>
       </c>
-      <c r="M25" s="7">
+      <c r="M25" s="6">
         <v>21.5</v>
       </c>
-      <c r="N25" s="7">
+      <c r="N25" s="6">
         <v>7.2</v>
       </c>
-      <c r="O25" s="7">
+      <c r="O25" s="6">
         <v>44.7</v>
       </c>
-      <c r="P25" s="7">
+      <c r="P25" s="6">
         <v>1.5</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="5"/>
       <c r="B26" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C26" s="7">
+      <c r="C26" s="6">
         <v>59.6</v>
       </c>
-      <c r="D26" s="7">
+      <c r="D26" s="6">
         <v>1.9</v>
       </c>
-      <c r="E26" s="7">
+      <c r="E26" s="6">
         <v>7.6</v>
       </c>
-      <c r="F26" s="7">
+      <c r="F26" s="6">
         <v>2.3</v>
       </c>
-      <c r="G26" s="7">
+      <c r="G26" s="6">
         <v>9.0</v>
       </c>
-      <c r="H26" s="7">
+      <c r="H26" s="6">
         <v>2.9</v>
       </c>
-      <c r="I26" s="7">
+      <c r="I26" s="6">
         <v>8.6</v>
       </c>
-      <c r="J26" s="7">
+      <c r="J26" s="6">
         <v>4.1</v>
       </c>
-      <c r="K26" s="7">
+      <c r="K26" s="6">
         <v>2.4</v>
       </c>
-      <c r="L26" s="7">
+      <c r="L26" s="6">
         <v>1.7</v>
       </c>
-      <c r="M26" s="7">
-[...5 lines deleted...]
-      <c r="O26" s="7">
+      <c r="M26" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O26" s="6">
         <v>37.9</v>
       </c>
-      <c r="P26" s="7">
+      <c r="P26" s="6">
         <v>1.4</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="5"/>
       <c r="B27" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C27" s="7">
+      <c r="C27" s="6">
         <v>1.5</v>
       </c>
-      <c r="D27" s="7">
+      <c r="D27" s="6">
         <v>0.5</v>
       </c>
-      <c r="E27" s="7">
-[...11 lines deleted...]
-      <c r="I27" s="7">
+      <c r="E27" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H27" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I27" s="6">
         <v>12.8</v>
       </c>
-      <c r="J27" s="7">
+      <c r="J27" s="6">
         <v>4.9</v>
       </c>
-      <c r="K27" s="7">
-[...5 lines deleted...]
-      <c r="M27" s="7">
+      <c r="K27" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M27" s="6">
         <v>18.9</v>
       </c>
-      <c r="N27" s="7">
+      <c r="N27" s="6">
         <v>6.9</v>
       </c>
-      <c r="O27" s="7">
+      <c r="O27" s="6">
         <v>2.1</v>
       </c>
-      <c r="P27" s="7">
+      <c r="P27" s="6">
         <v>0.5</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="5"/>
       <c r="B28" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="C28" s="7">
-[...38 lines deleted...]
-      <c r="P28" s="7" t="s">
+      <c r="C28" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="F28" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G28" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I28" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K28" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="L28" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M28" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="N28" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O28" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="P28" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C29" s="7">
-[...38 lines deleted...]
-      <c r="P29" s="7" t="s">
+      <c r="C29" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G29" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H29" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I29" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J29" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K29" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M29" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N29" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O29" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="P29" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="5"/>
       <c r="B30" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C30" s="7">
-[...17 lines deleted...]
-      <c r="I30" s="7">
+      <c r="C30" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F30" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H30" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I30" s="6">
         <v>3.1</v>
       </c>
-      <c r="J30" s="7" t="s">
-[...2 lines deleted...]
-      <c r="K30" s="7">
+      <c r="J30" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K30" s="6">
         <v>7.4</v>
       </c>
-      <c r="L30" s="7">
+      <c r="L30" s="6">
         <v>5.0</v>
       </c>
-      <c r="M30" s="7">
-[...5 lines deleted...]
-      <c r="O30" s="7">
+      <c r="M30" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N30" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O30" s="6">
         <v>0.8</v>
       </c>
-      <c r="P30" s="7">
+      <c r="P30" s="6">
         <v>0.5</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="5"/>
       <c r="B31" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C31" s="7">
-[...5 lines deleted...]
-      <c r="E31" s="7">
+      <c r="C31" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="6">
         <v>9.5</v>
       </c>
-      <c r="F31" s="7">
+      <c r="F31" s="6">
         <v>3.4</v>
       </c>
-      <c r="G31" s="7">
+      <c r="G31" s="6">
         <v>2.1</v>
       </c>
-      <c r="H31" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I31" s="7">
+      <c r="H31" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I31" s="6">
         <v>28.6</v>
       </c>
-      <c r="J31" s="7">
+      <c r="J31" s="6">
         <v>8.0</v>
       </c>
-      <c r="K31" s="7">
+      <c r="K31" s="6">
         <v>21.1</v>
       </c>
-      <c r="L31" s="7">
+      <c r="L31" s="6">
         <v>7.7</v>
       </c>
-      <c r="M31" s="7">
-[...5 lines deleted...]
-      <c r="O31" s="7">
+      <c r="M31" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N31" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O31" s="6">
         <v>6.1</v>
       </c>
-      <c r="P31" s="7">
+      <c r="P31" s="6">
         <v>1.2</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="5"/>
       <c r="B32" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C32" s="7">
+      <c r="C32" s="6">
         <v>1.1</v>
       </c>
-      <c r="D32" s="7">
+      <c r="D32" s="6">
         <v>0.8</v>
       </c>
-      <c r="E32" s="7">
+      <c r="E32" s="6">
         <v>18.2</v>
       </c>
-      <c r="F32" s="7">
+      <c r="F32" s="6">
         <v>4.6</v>
       </c>
-      <c r="G32" s="7">
+      <c r="G32" s="6">
         <v>6.0</v>
       </c>
-      <c r="H32" s="7">
+      <c r="H32" s="6">
         <v>3.4</v>
       </c>
-      <c r="I32" s="7">
+      <c r="I32" s="6">
         <v>46.2</v>
       </c>
-      <c r="J32" s="7">
+      <c r="J32" s="6">
         <v>8.8</v>
       </c>
-      <c r="K32" s="7">
+      <c r="K32" s="6">
         <v>57.4</v>
       </c>
-      <c r="L32" s="7">
+      <c r="L32" s="6">
         <v>9.3</v>
       </c>
-      <c r="M32" s="7">
+      <c r="M32" s="6">
         <v>28.9</v>
       </c>
-      <c r="N32" s="7">
+      <c r="N32" s="6">
         <v>12.1</v>
       </c>
-      <c r="O32" s="7">
+      <c r="O32" s="6">
         <v>14.1</v>
       </c>
-      <c r="P32" s="7">
+      <c r="P32" s="6">
         <v>1.8</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" s="5"/>
       <c r="B33" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C33" s="7">
+      <c r="C33" s="6">
         <v>55.2</v>
       </c>
-      <c r="D33" s="7">
+      <c r="D33" s="6">
         <v>3.6</v>
       </c>
-      <c r="E33" s="7">
+      <c r="E33" s="6">
         <v>65.1</v>
       </c>
-      <c r="F33" s="7">
+      <c r="F33" s="6">
         <v>5.7</v>
       </c>
-      <c r="G33" s="7">
+      <c r="G33" s="6">
         <v>82.5</v>
       </c>
-      <c r="H33" s="7">
+      <c r="H33" s="6">
         <v>5.6</v>
       </c>
-      <c r="I33" s="7">
+      <c r="I33" s="6">
         <v>9.4</v>
       </c>
-      <c r="J33" s="7">
+      <c r="J33" s="6">
         <v>5.2</v>
       </c>
-      <c r="K33" s="7">
+      <c r="K33" s="6">
         <v>10.6</v>
       </c>
-      <c r="L33" s="7">
+      <c r="L33" s="6">
         <v>5.8</v>
       </c>
-      <c r="M33" s="7">
-[...5 lines deleted...]
-      <c r="O33" s="7">
+      <c r="M33" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N33" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O33" s="6">
         <v>51.1</v>
       </c>
-      <c r="P33" s="7">
+      <c r="P33" s="6">
         <v>2.6</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" s="5"/>
       <c r="B34" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C34" s="7">
+      <c r="C34" s="6">
         <v>43.7</v>
       </c>
-      <c r="D34" s="7">
+      <c r="D34" s="6">
         <v>3.6</v>
       </c>
-      <c r="E34" s="7">
+      <c r="E34" s="6">
         <v>7.2</v>
       </c>
-      <c r="F34" s="7">
+      <c r="F34" s="6">
         <v>3.1</v>
       </c>
-      <c r="G34" s="7">
+      <c r="G34" s="6">
         <v>9.4</v>
       </c>
-      <c r="H34" s="7">
+      <c r="H34" s="6">
         <v>4.5</v>
       </c>
-      <c r="I34" s="7">
+      <c r="I34" s="6">
         <v>3.1</v>
       </c>
-      <c r="J34" s="7" t="s">
-[...2 lines deleted...]
-      <c r="K34" s="7">
+      <c r="J34" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K34" s="6">
         <v>3.5</v>
       </c>
-      <c r="L34" s="7" t="s">
-[...8 lines deleted...]
-      <c r="O34" s="7">
+      <c r="L34" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M34" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N34" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O34" s="6">
         <v>24.3</v>
       </c>
-      <c r="P34" s="7">
+      <c r="P34" s="6">
         <v>2.2</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" s="5"/>
       <c r="B35" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C35" s="7">
-[...17 lines deleted...]
-      <c r="I35" s="7">
+      <c r="C35" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E35" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F35" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G35" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H35" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I35" s="6">
         <v>9.4</v>
       </c>
-      <c r="J35" s="7">
+      <c r="J35" s="6">
         <v>5.2</v>
       </c>
-      <c r="K35" s="7">
-[...5 lines deleted...]
-      <c r="M35" s="7">
+      <c r="K35" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M35" s="6">
         <v>71.1</v>
       </c>
-      <c r="N35" s="7">
+      <c r="N35" s="6">
         <v>12.1</v>
       </c>
-      <c r="O35" s="7">
+      <c r="O35" s="6">
         <v>3.6</v>
       </c>
-      <c r="P35" s="7">
+      <c r="P35" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" s="5"/>
       <c r="B36" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="C36" s="7">
-[...38 lines deleted...]
-      <c r="P36" s="7" t="s">
+      <c r="C36" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E36" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="F36" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G36" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H36" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I36" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="J36" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K36" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="L36" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M36" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="N36" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O36" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="P36" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C37" s="7">
-[...38 lines deleted...]
-      <c r="P37" s="7" t="s">
+      <c r="C37" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E37" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G37" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H37" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I37" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J37" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K37" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M37" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N37" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O37" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="P37" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" s="5"/>
       <c r="B38" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C38" s="7">
-[...17 lines deleted...]
-      <c r="I38" s="7">
+      <c r="C38" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E38" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G38" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H38" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I38" s="6">
         <v>2.0</v>
       </c>
-      <c r="J38" s="7" t="s">
-[...2 lines deleted...]
-      <c r="K38" s="7">
+      <c r="J38" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K38" s="6">
         <v>5.8</v>
       </c>
-      <c r="L38" s="7">
+      <c r="L38" s="6">
         <v>3.3</v>
       </c>
-      <c r="M38" s="7">
-[...5 lines deleted...]
-      <c r="O38" s="7">
+      <c r="M38" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N38" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O38" s="6">
         <v>0.7</v>
       </c>
-      <c r="P38" s="7">
+      <c r="P38" s="6">
         <v>0.4</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" s="5"/>
       <c r="B39" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C39" s="7">
-[...5 lines deleted...]
-      <c r="E39" s="7">
+      <c r="C39" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E39" s="6">
         <v>11.3</v>
       </c>
-      <c r="F39" s="7">
+      <c r="F39" s="6">
         <v>2.8</v>
       </c>
-      <c r="G39" s="7">
+      <c r="G39" s="6">
         <v>6.9</v>
       </c>
-      <c r="H39" s="7">
+      <c r="H39" s="6">
         <v>3.0</v>
       </c>
-      <c r="I39" s="7">
+      <c r="I39" s="6">
         <v>20.8</v>
       </c>
-      <c r="J39" s="7">
+      <c r="J39" s="6">
         <v>5.8</v>
       </c>
-      <c r="K39" s="7">
+      <c r="K39" s="6">
         <v>20.0</v>
       </c>
-      <c r="L39" s="7">
+      <c r="L39" s="6">
         <v>5.7</v>
       </c>
-      <c r="M39" s="7">
+      <c r="M39" s="6">
         <v>4.4</v>
       </c>
-      <c r="N39" s="7" t="s">
-[...2 lines deleted...]
-      <c r="O39" s="7">
+      <c r="N39" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O39" s="6">
         <v>7.6</v>
       </c>
-      <c r="P39" s="7">
+      <c r="P39" s="6">
         <v>1.1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" s="5"/>
       <c r="B40" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C40" s="7">
+      <c r="C40" s="6">
         <v>0.5</v>
       </c>
-      <c r="D40" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E40" s="7">
+      <c r="D40" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E40" s="6">
         <v>16.9</v>
       </c>
-      <c r="F40" s="7">
+      <c r="F40" s="6">
         <v>3.3</v>
       </c>
-      <c r="G40" s="7">
+      <c r="G40" s="6">
         <v>22.5</v>
       </c>
-      <c r="H40" s="7">
+      <c r="H40" s="6">
         <v>4.9</v>
       </c>
-      <c r="I40" s="7">
+      <c r="I40" s="6">
         <v>61.2</v>
       </c>
-      <c r="J40" s="7">
+      <c r="J40" s="6">
         <v>7.0</v>
       </c>
-      <c r="K40" s="7">
+      <c r="K40" s="6">
         <v>52.7</v>
       </c>
-      <c r="L40" s="7">
+      <c r="L40" s="6">
         <v>7.0</v>
       </c>
-      <c r="M40" s="7">
+      <c r="M40" s="6">
         <v>29.2</v>
       </c>
-      <c r="N40" s="7">
+      <c r="N40" s="6">
         <v>9.3</v>
       </c>
-      <c r="O40" s="7">
+      <c r="O40" s="6">
         <v>18.9</v>
       </c>
-      <c r="P40" s="7">
+      <c r="P40" s="6">
         <v>1.7</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" s="5"/>
       <c r="B41" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C41" s="7">
+      <c r="C41" s="6">
         <v>47.6</v>
       </c>
-      <c r="D41" s="7">
+      <c r="D41" s="6">
         <v>3.3</v>
       </c>
-      <c r="E41" s="7">
+      <c r="E41" s="6">
         <v>63.8</v>
       </c>
-      <c r="F41" s="7">
+      <c r="F41" s="6">
         <v>4.2</v>
       </c>
-      <c r="G41" s="7">
+      <c r="G41" s="6">
         <v>65.4</v>
       </c>
-      <c r="H41" s="7">
+      <c r="H41" s="6">
         <v>5.6</v>
       </c>
-      <c r="I41" s="7">
+      <c r="I41" s="6">
         <v>6.0</v>
       </c>
-      <c r="J41" s="7">
+      <c r="J41" s="6">
         <v>3.3</v>
       </c>
-      <c r="K41" s="7">
+      <c r="K41" s="6">
         <v>11.7</v>
       </c>
-      <c r="L41" s="7">
+      <c r="L41" s="6">
         <v>4.5</v>
       </c>
-      <c r="M41" s="7">
+      <c r="M41" s="6">
         <v>13.1</v>
       </c>
-      <c r="N41" s="7">
+      <c r="N41" s="6">
         <v>7.1</v>
       </c>
-      <c r="O41" s="7">
+      <c r="O41" s="6">
         <v>45.4</v>
       </c>
-      <c r="P41" s="7">
+      <c r="P41" s="6">
         <v>2.1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" s="5"/>
       <c r="B42" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C42" s="7">
+      <c r="C42" s="6">
         <v>51.0</v>
       </c>
-      <c r="D42" s="7">
+      <c r="D42" s="6">
         <v>3.3</v>
       </c>
-      <c r="E42" s="7">
+      <c r="E42" s="6">
         <v>8.0</v>
       </c>
-      <c r="F42" s="7">
+      <c r="F42" s="6">
         <v>2.4</v>
       </c>
-      <c r="G42" s="7">
+      <c r="G42" s="6">
         <v>5.2</v>
       </c>
-      <c r="H42" s="7">
+      <c r="H42" s="6">
         <v>2.5</v>
       </c>
-      <c r="I42" s="7">
-[...5 lines deleted...]
-      <c r="K42" s="7">
+      <c r="I42" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J42" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K42" s="6">
         <v>9.7</v>
       </c>
-      <c r="L42" s="7">
+      <c r="L42" s="6">
         <v>4.1</v>
       </c>
-      <c r="M42" s="7">
-[...5 lines deleted...]
-      <c r="O42" s="7">
+      <c r="M42" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N42" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O42" s="6">
         <v>23.9</v>
       </c>
-      <c r="P42" s="7">
+      <c r="P42" s="6">
         <v>1.8</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" s="5"/>
       <c r="B43" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C43" s="7">
+      <c r="C43" s="6">
         <v>1.0</v>
       </c>
-      <c r="D43" s="7">
+      <c r="D43" s="6">
         <v>0.7</v>
       </c>
-      <c r="E43" s="7">
-[...11 lines deleted...]
-      <c r="I43" s="7">
+      <c r="E43" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F43" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G43" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H43" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I43" s="6">
         <v>10.0</v>
       </c>
-      <c r="J43" s="7">
+      <c r="J43" s="6">
         <v>4.3</v>
       </c>
-      <c r="K43" s="7">
-[...5 lines deleted...]
-      <c r="M43" s="7">
+      <c r="K43" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M43" s="6">
         <v>53.3</v>
       </c>
-      <c r="N43" s="7">
+      <c r="N43" s="6">
         <v>10.4</v>
       </c>
-      <c r="O43" s="7">
+      <c r="O43" s="6">
         <v>3.5</v>
       </c>
-      <c r="P43" s="7">
+      <c r="P43" s="6">
         <v>0.8</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" s="5"/>
       <c r="B44" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="C44" s="7">
-[...38 lines deleted...]
-      <c r="P44" s="7" t="s">
+      <c r="C44" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E44" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="F44" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G44" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H44" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I44" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="J44" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K44" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="L44" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M44" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="N44" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O44" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="P44" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C45" s="7">
-[...38 lines deleted...]
-      <c r="P45" s="7" t="s">
+      <c r="C45" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E45" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G45" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H45" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I45" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J45" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K45" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M45" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N45" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O45" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="P45" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" s="5"/>
       <c r="B46" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C46" s="7">
-[...17 lines deleted...]
-      <c r="I46" s="7">
+      <c r="C46" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E46" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F46" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G46" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H46" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I46" s="6">
         <v>8.7</v>
       </c>
-      <c r="J46" s="7">
+      <c r="J46" s="6">
         <v>4.8</v>
       </c>
-      <c r="K46" s="7">
+      <c r="K46" s="6">
         <v>13.7</v>
       </c>
-      <c r="L46" s="7">
+      <c r="L46" s="6">
         <v>4.5</v>
       </c>
-      <c r="M46" s="7">
-[...5 lines deleted...]
-      <c r="O46" s="7">
+      <c r="M46" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N46" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O46" s="6">
         <v>3.4</v>
       </c>
-      <c r="P46" s="7">
+      <c r="P46" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" s="5"/>
       <c r="B47" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C47" s="7">
-[...5 lines deleted...]
-      <c r="E47" s="7">
+      <c r="C47" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E47" s="6">
         <v>3.9</v>
       </c>
-      <c r="F47" s="7">
+      <c r="F47" s="6">
         <v>2.2</v>
       </c>
-      <c r="G47" s="7">
+      <c r="G47" s="6">
         <v>5.9</v>
       </c>
-      <c r="H47" s="7">
+      <c r="H47" s="6">
         <v>3.3</v>
       </c>
-      <c r="I47" s="7">
+      <c r="I47" s="6">
         <v>22.8</v>
       </c>
-      <c r="J47" s="7">
+      <c r="J47" s="6">
         <v>7.1</v>
       </c>
-      <c r="K47" s="7">
+      <c r="K47" s="6">
         <v>29.1</v>
       </c>
-      <c r="L47" s="7">
+      <c r="L47" s="6">
         <v>5.9</v>
       </c>
-      <c r="M47" s="7">
+      <c r="M47" s="6">
         <v>10.3</v>
       </c>
-      <c r="N47" s="7">
+      <c r="N47" s="6">
         <v>5.7</v>
       </c>
-      <c r="O47" s="7">
+      <c r="O47" s="6">
         <v>10.3</v>
       </c>
-      <c r="P47" s="7">
+      <c r="P47" s="6">
         <v>1.6</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" s="5"/>
       <c r="B48" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C48" s="7">
+      <c r="C48" s="6">
         <v>3.6</v>
       </c>
-      <c r="D48" s="7">
+      <c r="D48" s="6">
         <v>2.0</v>
       </c>
-      <c r="E48" s="7">
+      <c r="E48" s="6">
         <v>19.6</v>
       </c>
-      <c r="F48" s="7">
+      <c r="F48" s="6">
         <v>4.8</v>
       </c>
-      <c r="G48" s="7">
+      <c r="G48" s="6">
         <v>11.5</v>
       </c>
-      <c r="H48" s="7">
+      <c r="H48" s="6">
         <v>4.4</v>
       </c>
-      <c r="I48" s="7">
+      <c r="I48" s="6">
         <v>57.1</v>
       </c>
-      <c r="J48" s="7">
+      <c r="J48" s="6">
         <v>8.4</v>
       </c>
-      <c r="K48" s="7">
+      <c r="K48" s="6">
         <v>45.6</v>
       </c>
-      <c r="L48" s="7">
+      <c r="L48" s="6">
         <v>6.5</v>
       </c>
-      <c r="M48" s="7">
+      <c r="M48" s="6">
         <v>28.1</v>
       </c>
-      <c r="N48" s="7">
+      <c r="N48" s="6">
         <v>8.5</v>
       </c>
-      <c r="O48" s="7">
+      <c r="O48" s="6">
         <v>23.4</v>
       </c>
-      <c r="P48" s="7">
+      <c r="P48" s="6">
         <v>2.3</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" s="5"/>
       <c r="B49" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C49" s="7">
+      <c r="C49" s="6">
         <v>66.8</v>
       </c>
-      <c r="D49" s="7">
+      <c r="D49" s="6">
         <v>5.0</v>
       </c>
-      <c r="E49" s="7">
+      <c r="E49" s="6">
         <v>68.6</v>
       </c>
-      <c r="F49" s="7">
+      <c r="F49" s="6">
         <v>5.6</v>
       </c>
-      <c r="G49" s="7">
+      <c r="G49" s="6">
         <v>74.7</v>
       </c>
-      <c r="H49" s="7">
+      <c r="H49" s="6">
         <v>6.1</v>
       </c>
-      <c r="I49" s="7">
+      <c r="I49" s="6">
         <v>5.5</v>
       </c>
-      <c r="J49" s="7">
+      <c r="J49" s="6">
         <v>3.8</v>
       </c>
-      <c r="K49" s="7">
+      <c r="K49" s="6">
         <v>11.7</v>
       </c>
-      <c r="L49" s="7">
+      <c r="L49" s="6">
         <v>4.2</v>
       </c>
-      <c r="M49" s="7">
+      <c r="M49" s="6">
         <v>21.4</v>
       </c>
-      <c r="N49" s="7">
+      <c r="N49" s="6">
         <v>7.7</v>
       </c>
-      <c r="O49" s="7">
+      <c r="O49" s="6">
         <v>48.1</v>
       </c>
-      <c r="P49" s="7">
+      <c r="P49" s="6">
         <v>2.7</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" s="5"/>
       <c r="B50" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C50" s="7">
+      <c r="C50" s="6">
         <v>29.7</v>
       </c>
-      <c r="D50" s="7">
+      <c r="D50" s="6">
         <v>4.8</v>
       </c>
-      <c r="E50" s="7">
+      <c r="E50" s="6">
         <v>7.9</v>
       </c>
-      <c r="F50" s="7">
+      <c r="F50" s="6">
         <v>3.4</v>
       </c>
-      <c r="G50" s="7">
+      <c r="G50" s="6">
         <v>7.9</v>
       </c>
-      <c r="H50" s="7">
+      <c r="H50" s="6">
         <v>3.8</v>
       </c>
-      <c r="I50" s="7">
+      <c r="I50" s="6">
         <v>3.0</v>
       </c>
-      <c r="J50" s="7" t="s">
-[...14 lines deleted...]
-      <c r="O50" s="7">
+      <c r="J50" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K50" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M50" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N50" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O50" s="6">
         <v>11.1</v>
       </c>
-      <c r="P50" s="7">
+      <c r="P50" s="6">
         <v>1.7</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" s="5"/>
       <c r="B51" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C51" s="7">
-[...17 lines deleted...]
-      <c r="I51" s="7">
+      <c r="C51" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E51" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F51" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G51" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H51" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I51" s="6">
         <v>2.9</v>
       </c>
-      <c r="J51" s="7" t="s">
-[...8 lines deleted...]
-      <c r="M51" s="7">
+      <c r="J51" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K51" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M51" s="6">
         <v>40.2</v>
       </c>
-      <c r="N51" s="7">
+      <c r="N51" s="6">
         <v>9.2</v>
       </c>
-      <c r="O51" s="7">
+      <c r="O51" s="6">
         <v>3.8</v>
       </c>
-      <c r="P51" s="7">
+      <c r="P51" s="6">
         <v>1.1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" s="5"/>
       <c r="B52" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="C52" s="7">
-[...38 lines deleted...]
-      <c r="P52" s="7" t="s">
+      <c r="C52" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E52" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="F52" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G52" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H52" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I52" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="J52" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K52" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="L52" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M52" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="N52" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O52" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="P52" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C53" s="7">
-[...38 lines deleted...]
-      <c r="P53" s="7" t="s">
+      <c r="C53" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E53" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G53" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H53" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I53" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J53" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K53" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M53" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N53" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O53" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="P53" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" s="5"/>
       <c r="B54" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C54" s="7">
-[...17 lines deleted...]
-      <c r="I54" s="7">
+      <c r="C54" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E54" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G54" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H54" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" s="6">
         <v>23.0</v>
       </c>
-      <c r="J54" s="7">
+      <c r="J54" s="6">
         <v>5.8</v>
       </c>
-      <c r="K54" s="7">
+      <c r="K54" s="6">
         <v>17.9</v>
       </c>
-      <c r="L54" s="7">
+      <c r="L54" s="6">
         <v>4.0</v>
       </c>
-      <c r="M54" s="7">
+      <c r="M54" s="6">
         <v>9.2</v>
       </c>
-      <c r="N54" s="7">
+      <c r="N54" s="6">
         <v>3.3</v>
       </c>
-      <c r="O54" s="7">
+      <c r="O54" s="6">
         <v>8.7</v>
       </c>
-      <c r="P54" s="7">
+      <c r="P54" s="6">
         <v>1.4</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" s="5"/>
       <c r="B55" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C55" s="7">
-[...5 lines deleted...]
-      <c r="E55" s="7">
+      <c r="C55" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E55" s="6">
         <v>13.7</v>
       </c>
-      <c r="F55" s="7">
+      <c r="F55" s="6">
         <v>4.0</v>
       </c>
-      <c r="G55" s="7">
+      <c r="G55" s="6">
         <v>17.6</v>
       </c>
-      <c r="H55" s="7">
+      <c r="H55" s="6">
         <v>6.0</v>
       </c>
-      <c r="I55" s="7">
+      <c r="I55" s="6">
         <v>37.7</v>
       </c>
-      <c r="J55" s="7">
+      <c r="J55" s="6">
         <v>6.7</v>
       </c>
-      <c r="K55" s="7">
+      <c r="K55" s="6">
         <v>33.9</v>
       </c>
-      <c r="L55" s="7">
+      <c r="L55" s="6">
         <v>5.0</v>
       </c>
-      <c r="M55" s="7">
+      <c r="M55" s="6">
         <v>18.1</v>
       </c>
-      <c r="N55" s="7">
+      <c r="N55" s="6">
         <v>4.4</v>
       </c>
-      <c r="O55" s="7">
+      <c r="O55" s="6">
         <v>20.4</v>
       </c>
-      <c r="P55" s="7">
+      <c r="P55" s="6">
         <v>2.0</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" s="5"/>
       <c r="B56" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C56" s="7">
+      <c r="C56" s="6">
         <v>1.6</v>
       </c>
-      <c r="D56" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E56" s="7">
+      <c r="D56" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E56" s="6">
         <v>37.9</v>
       </c>
-      <c r="F56" s="7">
+      <c r="F56" s="6">
         <v>5.6</v>
       </c>
-      <c r="G56" s="7">
+      <c r="G56" s="6">
         <v>15.2</v>
       </c>
-      <c r="H56" s="7">
+      <c r="H56" s="6">
         <v>5.7</v>
       </c>
-      <c r="I56" s="7">
+      <c r="I56" s="6">
         <v>24.3</v>
       </c>
-      <c r="J56" s="7">
+      <c r="J56" s="6">
         <v>5.9</v>
       </c>
-      <c r="K56" s="7">
+      <c r="K56" s="6">
         <v>37.2</v>
       </c>
-      <c r="L56" s="7">
+      <c r="L56" s="6">
         <v>5.1</v>
       </c>
-      <c r="M56" s="7">
+      <c r="M56" s="6">
         <v>20.8</v>
       </c>
-      <c r="N56" s="7">
+      <c r="N56" s="6">
         <v>4.6</v>
       </c>
-      <c r="O56" s="7">
+      <c r="O56" s="6">
         <v>24.5</v>
       </c>
-      <c r="P56" s="7">
+      <c r="P56" s="6">
         <v>2.1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" s="5"/>
       <c r="B57" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C57" s="7">
+      <c r="C57" s="6">
         <v>67.1</v>
       </c>
-      <c r="D57" s="7">
+      <c r="D57" s="6">
         <v>5.7</v>
       </c>
-      <c r="E57" s="7">
+      <c r="E57" s="6">
         <v>47.0</v>
       </c>
-      <c r="F57" s="7">
+      <c r="F57" s="6">
         <v>5.7</v>
       </c>
-      <c r="G57" s="7">
+      <c r="G57" s="6">
         <v>64.7</v>
       </c>
-      <c r="H57" s="7">
+      <c r="H57" s="6">
         <v>7.5</v>
       </c>
-      <c r="I57" s="7">
+      <c r="I57" s="6">
         <v>7.4</v>
       </c>
-      <c r="J57" s="7">
+      <c r="J57" s="6">
         <v>3.6</v>
       </c>
-      <c r="K57" s="7">
+      <c r="K57" s="6">
         <v>9.8</v>
       </c>
-      <c r="L57" s="7">
+      <c r="L57" s="6">
         <v>3.1</v>
       </c>
-      <c r="M57" s="7">
+      <c r="M57" s="6">
         <v>33.3</v>
       </c>
-      <c r="N57" s="7">
+      <c r="N57" s="6">
         <v>5.4</v>
       </c>
-      <c r="O57" s="7">
+      <c r="O57" s="6">
         <v>36.0</v>
       </c>
-      <c r="P57" s="7">
+      <c r="P57" s="6">
         <v>2.4</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" s="5"/>
       <c r="B58" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C58" s="7">
+      <c r="C58" s="6">
         <v>29.8</v>
       </c>
-      <c r="D58" s="7">
+      <c r="D58" s="6">
         <v>5.6</v>
       </c>
-      <c r="E58" s="7">
+      <c r="E58" s="6">
         <v>1.3</v>
       </c>
-      <c r="F58" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G58" s="7">
+      <c r="F58" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G58" s="6">
         <v>2.5</v>
       </c>
-      <c r="H58" s="7" t="s">
-[...8 lines deleted...]
-      <c r="K58" s="7">
+      <c r="H58" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I58" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J58" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K58" s="6">
         <v>1.2</v>
       </c>
-      <c r="L58" s="7" t="s">
-[...8 lines deleted...]
-      <c r="O58" s="7">
+      <c r="L58" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M58" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N58" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O58" s="6">
         <v>5.7</v>
       </c>
-      <c r="P58" s="7">
+      <c r="P58" s="6">
         <v>1.1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" s="5"/>
       <c r="B59" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C59" s="7">
+      <c r="C59" s="6">
         <v>1.5</v>
       </c>
-      <c r="D59" s="7" t="s">
-[...14 lines deleted...]
-      <c r="I59" s="7">
+      <c r="D59" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E59" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F59" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G59" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H59" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I59" s="6">
         <v>7.7</v>
       </c>
-      <c r="J59" s="7">
+      <c r="J59" s="6">
         <v>3.7</v>
       </c>
-      <c r="K59" s="7">
-[...5 lines deleted...]
-      <c r="M59" s="7">
+      <c r="K59" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M59" s="6">
         <v>18.5</v>
       </c>
-      <c r="N59" s="7">
+      <c r="N59" s="6">
         <v>4.5</v>
       </c>
-      <c r="O59" s="7">
+      <c r="O59" s="6">
         <v>4.7</v>
       </c>
-      <c r="P59" s="7">
+      <c r="P59" s="6">
         <v>1.1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" s="5"/>
       <c r="B60" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="C60" s="7">
-[...38 lines deleted...]
-      <c r="P60" s="7" t="s">
+      <c r="C60" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E60" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="F60" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G60" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H60" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I60" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="J60" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K60" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="L60" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M60" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="N60" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O60" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="P60" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C61" s="7">
-[...38 lines deleted...]
-      <c r="P61" s="7" t="s">
+      <c r="C61" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E61" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F61" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G61" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H61" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I61" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J61" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K61" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M61" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N61" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O61" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="P61" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" s="5"/>
       <c r="B62" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C62" s="7">
-[...17 lines deleted...]
-      <c r="I62" s="7">
+      <c r="C62" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E62" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F62" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G62" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H62" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I62" s="6">
         <v>13.8</v>
       </c>
-      <c r="J62" s="7">
+      <c r="J62" s="6">
         <v>3.7</v>
       </c>
-      <c r="K62" s="7">
+      <c r="K62" s="6">
         <v>22.6</v>
       </c>
-      <c r="L62" s="7">
+      <c r="L62" s="6">
         <v>5.3</v>
       </c>
-      <c r="M62" s="7">
+      <c r="M62" s="6">
         <v>4.3</v>
       </c>
-      <c r="N62" s="7">
+      <c r="N62" s="6">
         <v>1.5</v>
       </c>
-      <c r="O62" s="7">
+      <c r="O62" s="6">
         <v>7.0</v>
       </c>
-      <c r="P62" s="7">
+      <c r="P62" s="6">
         <v>1.1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" s="5"/>
       <c r="B63" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C63" s="7">
+      <c r="C63" s="6">
         <v>2.1</v>
       </c>
-      <c r="D63" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E63" s="7">
+      <c r="D63" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E63" s="6">
         <v>23.6</v>
       </c>
-      <c r="F63" s="7">
+      <c r="F63" s="6">
         <v>5.3</v>
       </c>
-      <c r="G63" s="7">
+      <c r="G63" s="6">
         <v>13.3</v>
       </c>
-      <c r="H63" s="7">
+      <c r="H63" s="6">
         <v>5.1</v>
       </c>
-      <c r="I63" s="7">
+      <c r="I63" s="6">
         <v>34.5</v>
       </c>
-      <c r="J63" s="7">
+      <c r="J63" s="6">
         <v>5.1</v>
       </c>
-      <c r="K63" s="7">
+      <c r="K63" s="6">
         <v>40.4</v>
       </c>
-      <c r="L63" s="7">
+      <c r="L63" s="6">
         <v>6.2</v>
       </c>
-      <c r="M63" s="7">
+      <c r="M63" s="6">
         <v>12.5</v>
       </c>
-      <c r="N63" s="7">
+      <c r="N63" s="6">
         <v>2.5</v>
       </c>
-      <c r="O63" s="7">
+      <c r="O63" s="6">
         <v>20.7</v>
       </c>
-      <c r="P63" s="7">
+      <c r="P63" s="6">
         <v>1.8</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" s="5"/>
       <c r="B64" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C64" s="7">
-[...5 lines deleted...]
-      <c r="E64" s="7">
+      <c r="C64" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D64" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E64" s="6">
         <v>34.3</v>
       </c>
-      <c r="F64" s="7">
+      <c r="F64" s="6">
         <v>5.9</v>
       </c>
-      <c r="G64" s="7">
+      <c r="G64" s="6">
         <v>22.4</v>
       </c>
-      <c r="H64" s="7">
+      <c r="H64" s="6">
         <v>6.2</v>
       </c>
-      <c r="I64" s="7">
+      <c r="I64" s="6">
         <v>33.9</v>
       </c>
-      <c r="J64" s="7">
+      <c r="J64" s="6">
         <v>5.0</v>
       </c>
-      <c r="K64" s="7">
+      <c r="K64" s="6">
         <v>29.2</v>
       </c>
-      <c r="L64" s="7">
+      <c r="L64" s="6">
         <v>5.8</v>
       </c>
-      <c r="M64" s="7">
+      <c r="M64" s="6">
         <v>16.5</v>
       </c>
-      <c r="N64" s="7">
+      <c r="N64" s="6">
         <v>2.8</v>
       </c>
-      <c r="O64" s="7">
+      <c r="O64" s="6">
         <v>22.7</v>
       </c>
-      <c r="P64" s="7">
+      <c r="P64" s="6">
         <v>1.9</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" s="5"/>
       <c r="B65" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C65" s="7">
+      <c r="C65" s="6">
         <v>59.7</v>
       </c>
-      <c r="D65" s="7">
+      <c r="D65" s="6">
         <v>7.1</v>
       </c>
-      <c r="E65" s="7">
+      <c r="E65" s="6">
         <v>39.2</v>
       </c>
-      <c r="F65" s="7">
+      <c r="F65" s="6">
         <v>6.1</v>
       </c>
-      <c r="G65" s="7">
+      <c r="G65" s="6">
         <v>59.8</v>
       </c>
-      <c r="H65" s="7">
+      <c r="H65" s="6">
         <v>7.2</v>
       </c>
-      <c r="I65" s="7">
+      <c r="I65" s="6">
         <v>8.7</v>
       </c>
-      <c r="J65" s="7">
+      <c r="J65" s="6">
         <v>3.0</v>
       </c>
-      <c r="K65" s="7">
+      <c r="K65" s="6">
         <v>6.4</v>
       </c>
-      <c r="L65" s="7">
+      <c r="L65" s="6">
         <v>3.1</v>
       </c>
-      <c r="M65" s="7">
+      <c r="M65" s="6">
         <v>27.9</v>
       </c>
-      <c r="N65" s="7">
+      <c r="N65" s="6">
         <v>3.4</v>
       </c>
-      <c r="O65" s="7">
+      <c r="O65" s="6">
         <v>29.2</v>
       </c>
-      <c r="P65" s="7">
+      <c r="P65" s="6">
         <v>2.0</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" s="5"/>
       <c r="B66" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C66" s="7">
+      <c r="C66" s="6">
         <v>36.1</v>
       </c>
-      <c r="D66" s="7">
+      <c r="D66" s="6">
         <v>7.0</v>
       </c>
-      <c r="E66" s="7">
+      <c r="E66" s="6">
         <v>2.9</v>
       </c>
-      <c r="F66" s="7">
+      <c r="F66" s="6">
         <v>2.0</v>
       </c>
-      <c r="G66" s="7">
+      <c r="G66" s="6">
         <v>4.4</v>
       </c>
-      <c r="H66" s="7">
+      <c r="H66" s="6">
         <v>3.1</v>
       </c>
-      <c r="I66" s="7">
+      <c r="I66" s="6">
         <v>1.2</v>
       </c>
-      <c r="J66" s="7" t="s">
-[...14 lines deleted...]
-      <c r="O66" s="7">
+      <c r="J66" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K66" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M66" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N66" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O66" s="6">
         <v>4.5</v>
       </c>
-      <c r="P66" s="7">
+      <c r="P66" s="6">
         <v>0.9</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" s="5"/>
       <c r="B67" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C67" s="7">
+      <c r="C67" s="6">
         <v>2.1</v>
       </c>
-      <c r="D67" s="7" t="s">
-[...14 lines deleted...]
-      <c r="I67" s="7">
+      <c r="D67" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E67" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F67" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G67" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H67" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I67" s="6">
         <v>8.0</v>
       </c>
-      <c r="J67" s="7">
+      <c r="J67" s="6">
         <v>2.9</v>
       </c>
-      <c r="K67" s="7">
+      <c r="K67" s="6">
         <v>1.4</v>
       </c>
-      <c r="L67" s="7" t="s">
-[...2 lines deleted...]
-      <c r="M67" s="7">
+      <c r="L67" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M67" s="6">
         <v>38.8</v>
       </c>
-      <c r="N67" s="7">
+      <c r="N67" s="6">
         <v>3.4</v>
       </c>
-      <c r="O67" s="7">
+      <c r="O67" s="6">
         <v>15.9</v>
       </c>
-      <c r="P67" s="7">
+      <c r="P67" s="6">
         <v>1.5</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" s="5"/>
       <c r="B68" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="C68" s="7">
-[...38 lines deleted...]
-      <c r="P68" s="7" t="s">
+      <c r="C68" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E68" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="F68" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G68" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H68" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I68" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="J68" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K68" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="L68" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M68" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="N68" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O68" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="P68" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C69" s="7">
-[...38 lines deleted...]
-      <c r="P69" s="7" t="s">
+      <c r="C69" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E69" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F69" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G69" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H69" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I69" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J69" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K69" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M69" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N69" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O69" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="P69" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" s="5"/>
       <c r="B70" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C70" s="7">
-[...17 lines deleted...]
-      <c r="I70" s="7">
+      <c r="C70" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E70" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F70" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G70" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H70" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I70" s="6">
         <v>26.6</v>
       </c>
-      <c r="J70" s="7">
+      <c r="J70" s="6">
         <v>6.6</v>
       </c>
-      <c r="K70" s="7">
+      <c r="K70" s="6">
         <v>29.1</v>
       </c>
-      <c r="L70" s="7">
+      <c r="L70" s="6">
         <v>5.8</v>
       </c>
-      <c r="M70" s="7">
+      <c r="M70" s="6">
         <v>13.6</v>
       </c>
-      <c r="N70" s="7">
+      <c r="N70" s="6">
         <v>3.4</v>
       </c>
-      <c r="O70" s="7">
+      <c r="O70" s="6">
         <v>15.2</v>
       </c>
-      <c r="P70" s="7">
+      <c r="P70" s="6">
         <v>2.1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" s="5"/>
       <c r="B71" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C71" s="7">
-[...5 lines deleted...]
-      <c r="E71" s="7">
+      <c r="C71" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E71" s="6">
         <v>52.5</v>
       </c>
-      <c r="F71" s="7">
+      <c r="F71" s="6">
         <v>7.9</v>
       </c>
-      <c r="G71" s="7">
+      <c r="G71" s="6">
         <v>40.0</v>
       </c>
-      <c r="H71" s="7">
+      <c r="H71" s="6">
         <v>9.0</v>
       </c>
-      <c r="I71" s="7">
+      <c r="I71" s="6">
         <v>24.4</v>
       </c>
-      <c r="J71" s="7">
+      <c r="J71" s="6">
         <v>6.4</v>
       </c>
-      <c r="K71" s="7">
+      <c r="K71" s="6">
         <v>42.2</v>
       </c>
-      <c r="L71" s="7">
+      <c r="L71" s="6">
         <v>6.3</v>
       </c>
-      <c r="M71" s="7">
+      <c r="M71" s="6">
         <v>20.2</v>
       </c>
-      <c r="N71" s="7">
+      <c r="N71" s="6">
         <v>3.9</v>
       </c>
-      <c r="O71" s="7">
+      <c r="O71" s="6">
         <v>31.8</v>
       </c>
-      <c r="P71" s="7">
+      <c r="P71" s="6">
         <v>2.7</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" s="5"/>
       <c r="B72" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C72" s="7">
-[...5 lines deleted...]
-      <c r="E72" s="7">
+      <c r="C72" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E72" s="6">
         <v>26.8</v>
       </c>
-      <c r="F72" s="7">
+      <c r="F72" s="6">
         <v>7.0</v>
       </c>
-      <c r="G72" s="7">
+      <c r="G72" s="6">
         <v>16.7</v>
       </c>
-      <c r="H72" s="7">
+      <c r="H72" s="6">
         <v>6.9</v>
       </c>
-      <c r="I72" s="7">
+      <c r="I72" s="6">
         <v>29.0</v>
       </c>
-      <c r="J72" s="7">
+      <c r="J72" s="6">
         <v>6.8</v>
       </c>
-      <c r="K72" s="7">
+      <c r="K72" s="6">
         <v>22.7</v>
       </c>
-      <c r="L72" s="7">
+      <c r="L72" s="6">
         <v>5.3</v>
       </c>
-      <c r="M72" s="7">
+      <c r="M72" s="6">
         <v>21.6</v>
       </c>
-      <c r="N72" s="7">
+      <c r="N72" s="6">
         <v>4.1</v>
       </c>
-      <c r="O72" s="7">
+      <c r="O72" s="6">
         <v>22.6</v>
       </c>
-      <c r="P72" s="7">
+      <c r="P72" s="6">
         <v>2.5</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" s="5"/>
       <c r="B73" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C73" s="7">
+      <c r="C73" s="6">
         <v>87.6</v>
       </c>
-      <c r="D73" s="7">
+      <c r="D73" s="6">
         <v>11.6</v>
       </c>
-      <c r="E73" s="7">
+      <c r="E73" s="6">
         <v>20.7</v>
       </c>
-      <c r="F73" s="7">
+      <c r="F73" s="6">
         <v>6.5</v>
       </c>
-      <c r="G73" s="7">
+      <c r="G73" s="6">
         <v>43.3</v>
       </c>
-      <c r="H73" s="7">
+      <c r="H73" s="6">
         <v>9.1</v>
       </c>
-      <c r="I73" s="7">
+      <c r="I73" s="6">
         <v>13.5</v>
       </c>
-      <c r="J73" s="7">
+      <c r="J73" s="6">
         <v>5.1</v>
       </c>
-      <c r="K73" s="7">
+      <c r="K73" s="6">
         <v>6.1</v>
       </c>
-      <c r="L73" s="7">
+      <c r="L73" s="6">
         <v>3.0</v>
       </c>
-      <c r="M73" s="7">
+      <c r="M73" s="6">
         <v>30.9</v>
       </c>
-      <c r="N73" s="7">
+      <c r="N73" s="6">
         <v>4.6</v>
       </c>
-      <c r="O73" s="7">
+      <c r="O73" s="6">
         <v>24.2</v>
       </c>
-      <c r="P73" s="7">
+      <c r="P73" s="6">
         <v>2.5</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" s="5"/>
       <c r="B74" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C74" s="7">
+      <c r="C74" s="6">
         <v>12.4</v>
       </c>
-      <c r="D74" s="7" t="s">
-[...32 lines deleted...]
-      <c r="O74" s="7">
+      <c r="D74" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E74" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F74" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G74" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H74" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I74" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J74" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K74" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M74" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N74" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O74" s="6">
         <v>0.3</v>
       </c>
-      <c r="P74" s="7" t="s">
+      <c r="P74" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" s="5"/>
       <c r="B75" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C75" s="7">
-[...17 lines deleted...]
-      <c r="I75" s="7">
+      <c r="C75" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E75" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F75" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G75" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H75" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I75" s="6">
         <v>6.6</v>
       </c>
-      <c r="J75" s="7">
+      <c r="J75" s="6">
         <v>3.7</v>
       </c>
-      <c r="K75" s="7">
-[...5 lines deleted...]
-      <c r="M75" s="7">
+      <c r="K75" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M75" s="6">
         <v>13.7</v>
       </c>
-      <c r="N75" s="7">
+      <c r="N75" s="6">
         <v>3.5</v>
       </c>
-      <c r="O75" s="7">
+      <c r="O75" s="6">
         <v>5.8</v>
       </c>
-      <c r="P75" s="7">
+      <c r="P75" s="6">
         <v>1.4</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" s="5"/>
       <c r="B76" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="C76" s="7">
-[...38 lines deleted...]
-      <c r="P76" s="7" t="s">
+      <c r="C76" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="D76" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E76" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="F76" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G76" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H76" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I76" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="J76" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K76" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="L76" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M76" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="N76" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O76" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="P76" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C77" s="7">
-[...38 lines deleted...]
-      <c r="P77" s="7" t="s">
+      <c r="C77" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E77" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F77" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G77" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H77" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I77" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J77" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K77" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M77" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N77" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O77" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="P77" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" s="5"/>
       <c r="B78" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C78" s="7">
-[...17 lines deleted...]
-      <c r="I78" s="7">
+      <c r="C78" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E78" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F78" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G78" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H78" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I78" s="6">
         <v>12.4</v>
       </c>
-      <c r="J78" s="7">
+      <c r="J78" s="6">
         <v>1.8</v>
       </c>
-      <c r="K78" s="7">
+      <c r="K78" s="6">
         <v>15.9</v>
       </c>
-      <c r="L78" s="7">
+      <c r="L78" s="6">
         <v>1.7</v>
       </c>
-      <c r="M78" s="7">
+      <c r="M78" s="6">
         <v>6.7</v>
       </c>
-      <c r="N78" s="7">
+      <c r="N78" s="6">
         <v>1.1</v>
       </c>
-      <c r="O78" s="7">
+      <c r="O78" s="6">
         <v>4.2</v>
       </c>
-      <c r="P78" s="7">
+      <c r="P78" s="6">
         <v>0.3</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" s="5"/>
       <c r="B79" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C79" s="7">
+      <c r="C79" s="6">
         <v>0.1</v>
       </c>
-      <c r="D79" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E79" s="7">
+      <c r="D79" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E79" s="6">
         <v>12.8</v>
       </c>
-      <c r="F79" s="7">
+      <c r="F79" s="6">
         <v>1.4</v>
       </c>
-      <c r="G79" s="7">
+      <c r="G79" s="6">
         <v>8.8</v>
       </c>
-      <c r="H79" s="7">
+      <c r="H79" s="6">
         <v>1.4</v>
       </c>
-      <c r="I79" s="7">
+      <c r="I79" s="6">
         <v>28.2</v>
       </c>
-      <c r="J79" s="7">
+      <c r="J79" s="6">
         <v>2.4</v>
       </c>
-      <c r="K79" s="7">
+      <c r="K79" s="6">
         <v>30.6</v>
       </c>
-      <c r="L79" s="7">
+      <c r="L79" s="6">
         <v>2.2</v>
       </c>
-      <c r="M79" s="7">
+      <c r="M79" s="6">
         <v>14.4</v>
       </c>
-      <c r="N79" s="7">
+      <c r="N79" s="6">
         <v>1.6</v>
       </c>
-      <c r="O79" s="7">
+      <c r="O79" s="6">
         <v>11.9</v>
       </c>
-      <c r="P79" s="7">
+      <c r="P79" s="6">
         <v>0.5</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" s="5"/>
       <c r="B80" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C80" s="7">
+      <c r="C80" s="6">
         <v>0.8</v>
       </c>
-      <c r="D80" s="7">
+      <c r="D80" s="6">
         <v>0.3</v>
       </c>
-      <c r="E80" s="7">
+      <c r="E80" s="6">
         <v>21.5</v>
       </c>
-      <c r="F80" s="7">
+      <c r="F80" s="6">
         <v>1.7</v>
       </c>
-      <c r="G80" s="7">
+      <c r="G80" s="6">
         <v>13.7</v>
       </c>
-      <c r="H80" s="7">
+      <c r="H80" s="6">
         <v>1.7</v>
       </c>
-      <c r="I80" s="7">
+      <c r="I80" s="6">
         <v>40.8</v>
       </c>
-      <c r="J80" s="7">
+      <c r="J80" s="6">
         <v>2.6</v>
       </c>
-      <c r="K80" s="7">
+      <c r="K80" s="6">
         <v>41.0</v>
       </c>
-      <c r="L80" s="7">
+      <c r="L80" s="6">
         <v>2.4</v>
       </c>
-      <c r="M80" s="7">
+      <c r="M80" s="6">
         <v>21.7</v>
       </c>
-      <c r="N80" s="7">
+      <c r="N80" s="6">
         <v>1.8</v>
       </c>
-      <c r="O80" s="7">
+      <c r="O80" s="6">
         <v>17.8</v>
       </c>
-      <c r="P80" s="7">
+      <c r="P80" s="6">
         <v>0.6</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" s="5"/>
       <c r="B81" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C81" s="7">
+      <c r="C81" s="6">
         <v>47.4</v>
       </c>
-      <c r="D81" s="7">
+      <c r="D81" s="6">
         <v>1.3</v>
       </c>
-      <c r="E81" s="7">
+      <c r="E81" s="6">
         <v>59.9</v>
       </c>
-      <c r="F81" s="7">
+      <c r="F81" s="6">
         <v>2.0</v>
       </c>
-      <c r="G81" s="7">
+      <c r="G81" s="6">
         <v>71.2</v>
       </c>
-      <c r="H81" s="7">
+      <c r="H81" s="6">
         <v>2.3</v>
       </c>
-      <c r="I81" s="7">
+      <c r="I81" s="6">
         <v>8.2</v>
       </c>
-      <c r="J81" s="7">
+      <c r="J81" s="6">
         <v>1.5</v>
       </c>
-      <c r="K81" s="7">
+      <c r="K81" s="6">
         <v>10.2</v>
       </c>
-      <c r="L81" s="7">
+      <c r="L81" s="6">
         <v>1.4</v>
       </c>
-      <c r="M81" s="7">
+      <c r="M81" s="6">
         <v>26.9</v>
       </c>
-      <c r="N81" s="7">
+      <c r="N81" s="6">
         <v>2.1</v>
       </c>
-      <c r="O81" s="7">
+      <c r="O81" s="6">
         <v>40.9</v>
       </c>
-      <c r="P81" s="7">
+      <c r="P81" s="6">
         <v>0.7</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" s="5"/>
       <c r="B82" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C82" s="7">
+      <c r="C82" s="6">
         <v>50.6</v>
       </c>
-      <c r="D82" s="7">
+      <c r="D82" s="6">
         <v>1.3</v>
       </c>
-      <c r="E82" s="7">
+      <c r="E82" s="6">
         <v>5.8</v>
       </c>
-      <c r="F82" s="7">
+      <c r="F82" s="6">
         <v>1.0</v>
       </c>
-      <c r="G82" s="7">
+      <c r="G82" s="6">
         <v>6.3</v>
       </c>
-      <c r="H82" s="7">
+      <c r="H82" s="6">
         <v>1.2</v>
       </c>
-      <c r="I82" s="7">
+      <c r="I82" s="6">
         <v>2.1</v>
       </c>
-      <c r="J82" s="7">
+      <c r="J82" s="6">
         <v>0.8</v>
       </c>
-      <c r="K82" s="7">
+      <c r="K82" s="6">
         <v>2.1</v>
       </c>
-      <c r="L82" s="7">
+      <c r="L82" s="6">
         <v>0.7</v>
       </c>
-      <c r="M82" s="7">
-[...5 lines deleted...]
-      <c r="O82" s="7">
+      <c r="M82" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N82" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O82" s="6">
         <v>20.0</v>
       </c>
-      <c r="P82" s="7">
+      <c r="P82" s="6">
         <v>0.5</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" s="5"/>
       <c r="B83" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C83" s="7">
+      <c r="C83" s="6">
         <v>1.1</v>
       </c>
-      <c r="D83" s="7">
+      <c r="D83" s="6">
         <v>0.3</v>
       </c>
-      <c r="E83" s="7">
-[...11 lines deleted...]
-      <c r="I83" s="7">
+      <c r="E83" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F83" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G83" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H83" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I83" s="6">
         <v>8.3</v>
       </c>
-      <c r="J83" s="7">
+      <c r="J83" s="6">
         <v>1.5</v>
       </c>
-      <c r="K83" s="7">
+      <c r="K83" s="6">
         <v>0.2</v>
       </c>
-      <c r="L83" s="7" t="s">
-[...2 lines deleted...]
-      <c r="M83" s="7">
+      <c r="L83" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M83" s="6">
         <v>30.2</v>
       </c>
-      <c r="N83" s="7">
+      <c r="N83" s="6">
         <v>1.9</v>
       </c>
-      <c r="O83" s="7">
+      <c r="O83" s="6">
         <v>5.2</v>
       </c>
-      <c r="P83" s="7">
+      <c r="P83" s="6">
         <v>0.3</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" s="5"/>
       <c r="B84" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="C84" s="7">
-[...38 lines deleted...]
-      <c r="P84" s="7" t="s">
+      <c r="C84" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="D84" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E84" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="F84" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G84" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H84" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I84" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="J84" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K84" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="L84" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M84" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="N84" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O84" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="P84" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:16" customHeight="1" ht="21.75">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410867/592698</t>
           </r>
         </is>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="J85" s="3"/>
       <c r="K85" s="3"/>
       <c r="L85" s="3"/>
       <c r="M85" s="3"/>
       <c r="N85" s="3"/>
       <c r="O85" s="3"/>
       <c r="P85" s="3"/>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:16" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">time of last treatment (in 5- or 10-year classes)</t>
+            <t xml:space="preserve">date de la dernière intervention (par classes de 5 ou 10 ans)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #711</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:16" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
+            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="95" spans="1:16" customHeight="1" ht="29">
       <c r="A95" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="98" spans="1:16" customHeight="1" ht="29">
       <c r="A98" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="101" spans="1:16" customHeight="1" ht="29">
       <c r="A101" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="104" spans="1:16" customHeight="1" ht="29">
       <c r="A104" s="1" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>