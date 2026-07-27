--- v1 (2026-04-23)
+++ v2 (2026-07-27)
@@ -14,412 +14,412 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>date de la dernière intervention (par classes de 5 ou 10 ans) · étages de végétation NaiS (6 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Zeitpunkt des letzten Eingriffs (5- bzw. 10-Jahres-Klassen) · NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, sous-total</t>
+      <t xml:space="preserve">: %, Zwischentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...29 lines deleted...]
-    <t>étages de végétation NaiS (6 classes)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Zeitpunkt des letzten Eingriffs (5- bzw. 10-Jahres-Klassen)</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
+    <t>obersubalpin</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>haut-montagnard</t>
-[...32 lines deleted...]
-    <t>il y a &gt;100 ans ou jamais aucune intervention</t>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>unter- und obermontan</t>
+  </si>
+  <si>
+    <t>submontan</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch und kollin</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>vor =5 Jahren</t>
+  </si>
+  <si>
+    <t>vor 6-10 Jahren</t>
+  </si>
+  <si>
+    <t>vor 11-20 Jahren</t>
+  </si>
+  <si>
+    <t>vor 21-30 Jahren</t>
+  </si>
+  <si>
+    <t>vor 31-50 Jahren</t>
+  </si>
+  <si>
+    <t>vor 51-100 Jahren</t>
+  </si>
+  <si>
+    <t>letzter Eingriff vor &gt;100 Jahren oder nie genutzt</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410867/592698</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">date de la dernière intervention (par classes de 5 ou 10 ans)</t>
+      <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (5- bzw. 10-Jahres-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #711</t>
     </r>
   </si>
   <si>
-    <t>Nombre d'années depuis la dernière intervention sylvicole, par classes de cinq ou dix ans. Sont considérées comme interventions sylvicoles les interventions d'exploitation et d'entretien, les plantations et les reboisements ainsi que les interventions sanitaires et de sécurité. Source: enquête auprès des services forestiers (MID 607: Nombre d'années depuis la dernière intervention)</t>
+    <t>Anzahl Jahre seit dem letzten waldbaulichen Eingriff in Klassen zu fünf oder zehn Jahren. Als waldbauliche Eingriffe gelten Nutzungs- und Pflegeeingriffe, Pflanzungen und Aufforstungen sowie Sanitär- und Sicherheitseingriffe. Grundlage: Forstdienstbefragung (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -771,52 +771,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="75.267" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -4418,270 +4418,270 @@
         <v>100.0</v>
       </c>
       <c r="N84" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O84" s="6">
         <v>100.0</v>
       </c>
       <c r="P84" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:16" customHeight="1" ht="21.75">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410867/592698</t>
           </r>
         </is>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="J85" s="3"/>
       <c r="K85" s="3"/>
       <c r="L85" s="3"/>
       <c r="M85" s="3"/>
       <c r="N85" s="3"/>
       <c r="O85" s="3"/>
       <c r="P85" s="3"/>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:16" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">date de la dernière intervention (par classes de 5 ou 10 ans)</t>
+            <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (5- bzw. 10-Jahres-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #711</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:16" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="95" spans="1:16" customHeight="1" ht="29">
       <c r="A95" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="98" spans="1:16" customHeight="1" ht="29">
       <c r="A98" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="101" spans="1:16" customHeight="1" ht="29">
       <c r="A101" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="104" spans="1:16" customHeight="1" ht="29">
       <c r="A104" s="1" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>