--- v1 (2026-02-02)
+++ v2 (2026-07-13)
@@ -17,344 +17,344 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>necromassa in piedi</t>
-[...2 lines deleted...]
-    <t>conifere e latifoglie</t>
+    <t>biomasse des arbres morts sur pied</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifere</t>
-[...8 lines deleted...]
-    <t>totale</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410928/592759</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">necromassa in piedi</t>
+      <t xml:space="preserve">biomasse des arbres morts sur pied</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #69</t>
     </r>
   </si>
   <si>
-    <t>Peso secco (massa) degli alberi e e arbusti morti in piedi a partire da 12 cm di diametro a petto d'uomo (DPU). Essa viene determinata a partire dalle radici, dal legno del fusto e, a dipendenza del grado di decomposizione anche dal legno dei rami, sulla base delle densità del legno dipendenti dalla specie e dal grado di decomposizione.</t>
+    <t>Poids sec (masse) des arbres et arbustes morts sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Cette masse est déterminée pour les racines, le bois de tige et, selon le degré de décomposition, le bois des branches, sur la base de densités de bois dépendantes de l'espèce et du degré de décomposition.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifere e latifoglie</t>
+      <t xml:space="preserve">résineux et feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -706,51 +706,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1108,235 +1108,235 @@
         <v>100.0</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N17" s="6">
         <v>100.0</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410928/592759</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">necromassa in piedi</t>
+            <t xml:space="preserve">biomasse des arbres morts sur pied</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #69</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifere e latifoglie</t>
+            <t xml:space="preserve">résineux et feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>