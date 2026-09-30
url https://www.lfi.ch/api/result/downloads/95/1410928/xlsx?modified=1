--- v2 (2026-07-13)
+++ v3 (2026-09-30)
@@ -1,138 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>IFN5</t>
   </si>
   <si>
     <t>biomasse des arbres morts sur pied</t>
   </si>
   <si>
     <t>résineux et feuillus</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>découpage régional: région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>unité: %, total de colonne</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
   </si>
   <si>
     <t>état 2018/26</t>
   </si>
   <si>
     <t>région de forêt protectrice</t>
   </si>
   <si>
     <t>Plateau/Jura</t>
   </si>
   <si>
     <t>Nord des Alpes ouest</t>
   </si>
   <si>
     <t>Nord des Alpes est</t>
   </si>
   <si>
     <t>Sud-ouest des Alpes</t>
   </si>
   <si>
     <t>Sud-est des Alpes</t>
   </si>
   <si>
     <t>Sud des Alpes</t>
   </si>
@@ -142,298 +86,264 @@
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
     <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>résineux</t>
   </si>
   <si>
     <t>feuillus</t>
   </si>
   <si>
     <t>indéterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante IFN4/IFN5 [2282]
+Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de forêt protectrice [SCHUREG, 829]
+Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>biomasse des arbres morts sur pied [69], kg
+Poids sec (masse) des arbres et arbustes morts sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Cette masse est déterminée pour les racines, le bois de tige et, selon le degré de décomposition, le bois des branches, sur la base de densités de bois dépendantes de l'espèce et du degré de décomposition.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>total de colonne [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>résineux et feuillus [LBHNDH, 96]
+Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 28.03.2024 08:46:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, résineux, feuillus, indéterminable, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -694,699 +604,1051 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="22" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="6">
+      <c r="C13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="6">
+      <c r="E13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="6">
+      <c r="G13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="6">
+      <c r="I13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="6">
+      <c r="K13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="6">
+      <c r="M13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>70.8</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>3.8</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>82.5</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>3.2</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>73.3</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>4.7</v>
       </c>
-      <c r="H14" s="6">
-[...2 lines deleted...]
-      <c r="I14" s="6">
+      <c r="H14" s="5">
+        <v>84.40000000000001</v>
+      </c>
+      <c r="I14" s="5">
         <v>5.3</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>89.7</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>2.9</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>35.2</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>5.8</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>70.8</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>1.9</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>29.2</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>3.8</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>17.5</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>3.2</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>26.7</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>4.7</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>15.6</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>5.3</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>10.3</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>2.9</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>64.8</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>5.8</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>29.2</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>1.9</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>0.0</v>
       </c>
-      <c r="C16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="6">
+      <c r="C16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="5">
         <v>0.0</v>
       </c>
-      <c r="E16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="6">
+      <c r="E16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="5">
         <v>0.0</v>
       </c>
-      <c r="G16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="6">
+      <c r="G16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16" s="5">
         <v>0.0</v>
       </c>
-      <c r="I16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="6">
+      <c r="I16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J16" s="5">
         <v>0.0</v>
       </c>
-      <c r="K16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L16" s="6">
+      <c r="K16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L16" s="5">
         <v>0.0</v>
       </c>
-      <c r="M16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="6">
+      <c r="M16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N16" s="5">
         <v>0.0</v>
       </c>
-      <c r="O16" s="6" t="s">
+      <c r="O16" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>100.0</v>
       </c>
-      <c r="C17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="6">
+      <c r="C17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="5">
         <v>100.0</v>
       </c>
-      <c r="E17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="6">
+      <c r="E17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" s="5">
         <v>100.0</v>
       </c>
-      <c r="G17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="6">
+      <c r="G17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" s="5">
         <v>100.0</v>
       </c>
-      <c r="I17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="6">
+      <c r="I17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J17" s="5">
         <v>100.0</v>
       </c>
-      <c r="K17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="6">
+      <c r="K17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L17" s="5">
         <v>100.0</v>
       </c>
-      <c r="M17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="6">
+      <c r="M17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N17" s="5">
         <v>100.0</v>
       </c>
-      <c r="O17" s="6" t="s">
+      <c r="O17" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O18" s="3"/>
+      <c r="A18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A18:O18"/>
-    <mergeCell ref="A21:O21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="A19:O19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:O20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:O21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:O22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:O23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:O25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:O26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:O27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:O28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:O41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:O42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:O43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>