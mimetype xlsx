--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,371 +14,371 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>conifers and broadleaves</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>biomasse des arbres morts sur pied</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...54 lines deleted...]
-    <t>Switzerland</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifers</t>
-[...5 lines deleted...]
-    <t>indeterminable</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410929/592760</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomass of standing dead trees</t>
+      <t xml:space="preserve">biomasse des arbres morts sur pied</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #69</t>
     </r>
   </si>
   <si>
-    <t>Dry weight (mass) of standing dead trees and shrubs with a diameter at breast height (dbh) ≥12 cm. This mass is determined with the help of species- and decomposition-dependent wood densities from the tree parts roots, stemwood and, depending on the degree of decomposition, also the merchantable branchwood.</t>
+    <t>Poids sec (masse) des arbres et arbustes morts sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Cette masse est déterminée pour les racines, le bois de tige et, selon le degré de décomposition, le bois des branches, sur la base de densités de bois dépendantes de l'espèce et du degré de décomposition.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifers and broadleaves</t>
+      <t xml:space="preserve">résineux et feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,51 +730,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1484,51 +1484,51 @@
         <v>100.0</v>
       </c>
       <c r="AC17" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD17" s="6">
         <v>100.0</v>
       </c>
       <c r="AE17" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:31" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410929/592760</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -1544,191 +1544,191 @@
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomass of standing dead trees</t>
+            <t xml:space="preserve">biomasse des arbres morts sur pied</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #69</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifers and broadleaves</t>
+            <t xml:space="preserve">résineux et feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>