--- v1 (2026-04-22)
+++ v2 (2026-09-10)
@@ -1,463 +1,373 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>biomasse des arbres morts sur pied</t>
-[...121 lines deleted...]
-    <t>Suisse</t>
+    <t>necromassa in piedi</t>
+  </si>
+  <si>
+    <t>conifere e latifoglie</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione economica</t>
+  </si>
+  <si>
+    <t>unità: %, totale colonna</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione economica</t>
+  </si>
+  <si>
+    <t>Giura Ovest</t>
+  </si>
+  <si>
+    <t>Giura Est</t>
+  </si>
+  <si>
+    <t>Altopiano Ovest</t>
+  </si>
+  <si>
+    <t>Altopiano Centro</t>
+  </si>
+  <si>
+    <t>Altopiano Est</t>
+  </si>
+  <si>
+    <t>Prealpi Ovest</t>
+  </si>
+  <si>
+    <t>Prealpi Centro</t>
+  </si>
+  <si>
+    <t>Prealpi Est</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Centro</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Est</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Est</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>résineux</t>
-[...179 lines deleted...]
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>conifere</t>
+  </si>
+  <si>
+    <t>latifoglie</t>
+  </si>
+  <si>
+    <t>non determinabile</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti IFN4/IFN5 [2282]
+Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione economica [WIREGR0704, 366]
+Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>necromassa in piedi [69], kg
+Peso secco (massa) degli alberi e e arbusti morti in piedi a partire da 12 cm di diametro a petto d'uomo (DPU). Essa viene determinata a partire dalle radici, dal legno del fusto e, a dipendenza del grado di decomposizione anche dal legno dei rami, sulla base delle densità del legno dipendenti dalla specie e dal grado di decomposizione.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>totale colonna [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>conifere e latifoglie [LBHNDH, 96]
+Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 28.03.2024 08:46:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>nessuna indicazione, conifere, latifoglie, non determinabile, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -718,1075 +628,1827 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE34"/>
+  <dimension ref="A1:AE43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:AE43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
-[...29 lines deleted...]
-    <col min="31" max="31" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10" customWidth="true" style="0"/>
+    <col min="7" max="7" width="10" customWidth="true" style="0"/>
+    <col min="8" max="8" width="10" customWidth="true" style="0"/>
+    <col min="9" max="9" width="10" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9" customWidth="true" style="0"/>
+    <col min="15" max="15" width="9" customWidth="true" style="0"/>
+    <col min="16" max="16" width="8" customWidth="true" style="0"/>
+    <col min="17" max="17" width="8" customWidth="true" style="0"/>
+    <col min="18" max="18" width="10" customWidth="true" style="0"/>
+    <col min="19" max="19" width="10" customWidth="true" style="0"/>
+    <col min="20" max="20" width="8" customWidth="true" style="0"/>
+    <col min="21" max="21" width="8" customWidth="true" style="0"/>
+    <col min="22" max="22" width="9" customWidth="true" style="0"/>
+    <col min="23" max="23" width="9" customWidth="true" style="0"/>
+    <col min="24" max="24" width="9" customWidth="true" style="0"/>
+    <col min="25" max="25" width="9" customWidth="true" style="0"/>
+    <col min="26" max="26" width="8" customWidth="true" style="0"/>
+    <col min="27" max="27" width="8" customWidth="true" style="0"/>
+    <col min="28" max="28" width="9" customWidth="true" style="0"/>
+    <col min="29" max="29" width="9" customWidth="true" style="0"/>
+    <col min="30" max="30" width="6" customWidth="true" style="0"/>
+    <col min="31" max="31" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:31">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...27 lines deleted...]
-      <c r="AE10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+      <c r="Q10" s="3"/>
+      <c r="R10" s="3"/>
+      <c r="S10" s="3"/>
+      <c r="T10" s="3"/>
+      <c r="U10" s="3"/>
+      <c r="V10" s="3"/>
+      <c r="W10" s="3"/>
+      <c r="X10" s="3"/>
+      <c r="Y10" s="3"/>
+      <c r="Z10" s="3"/>
+      <c r="AA10" s="3"/>
+      <c r="AB10" s="3"/>
+      <c r="AC10" s="3"/>
+      <c r="AD10" s="3"/>
+      <c r="AE10" s="3"/>
     </row>
     <row r="11" spans="1:31">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
-      <c r="P11" s="4" t="s">
+      <c r="O11" s="3"/>
+      <c r="P11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="Q11" s="4"/>
-      <c r="R11" s="4" t="s">
+      <c r="Q11" s="3"/>
+      <c r="R11" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="S11" s="4"/>
-      <c r="T11" s="4" t="s">
+      <c r="S11" s="3"/>
+      <c r="T11" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="U11" s="4"/>
-      <c r="V11" s="4" t="s">
+      <c r="U11" s="3"/>
+      <c r="V11" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="W11" s="4"/>
-      <c r="X11" s="4" t="s">
+      <c r="W11" s="3"/>
+      <c r="X11" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="Y11" s="4"/>
-      <c r="Z11" s="4" t="s">
+      <c r="Y11" s="3"/>
+      <c r="Z11" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="AA11" s="4"/>
-      <c r="AB11" s="4" t="s">
+      <c r="AA11" s="3"/>
+      <c r="AB11" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="AC11" s="4"/>
-      <c r="AD11" s="4" t="s">
+      <c r="AC11" s="3"/>
+      <c r="AD11" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AE11" s="4"/>
+      <c r="AE11" s="3"/>
     </row>
     <row r="12" spans="1:31">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="P12" s="4" t="s">
+      <c r="P12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Q12" s="4" t="s">
+      <c r="Q12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="R12" s="4" t="s">
+      <c r="R12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="S12" s="4" t="s">
+      <c r="S12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="T12" s="4" t="s">
+      <c r="T12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="U12" s="4" t="s">
+      <c r="U12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="V12" s="4" t="s">
+      <c r="V12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="W12" s="4" t="s">
+      <c r="W12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="X12" s="4" t="s">
+      <c r="X12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Y12" s="4" t="s">
+      <c r="Y12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="Z12" s="4" t="s">
+      <c r="Z12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AA12" s="4" t="s">
+      <c r="AA12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AB12" s="4" t="s">
+      <c r="AB12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AC12" s="4" t="s">
+      <c r="AC12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AD12" s="4" t="s">
+      <c r="AD12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AE12" s="4" t="s">
+      <c r="AE12" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:31">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="6">
-[...86 lines deleted...]
-      <c r="AE13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="Q13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="S13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="W13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="Y13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AA13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:31">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>73.5</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>5.8</v>
       </c>
-      <c r="D14" s="6">
-[...2 lines deleted...]
-      <c r="E14" s="6">
+      <c r="D14" s="5">
+        <v>64.59999999999999</v>
+      </c>
+      <c r="E14" s="5">
         <v>10.9</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>52.8</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>12.4</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>83.5</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>5.7</v>
       </c>
-      <c r="J14" s="6">
-[...2 lines deleted...]
-      <c r="K14" s="6">
+      <c r="J14" s="5">
+        <v>70.40000000000001</v>
+      </c>
+      <c r="K14" s="5">
         <v>7.8</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>84.0</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>6.8</v>
       </c>
-      <c r="N14" s="6">
-[...2 lines deleted...]
-      <c r="O14" s="6">
+      <c r="N14" s="5">
+        <v>82.90000000000001</v>
+      </c>
+      <c r="O14" s="5">
         <v>4.4</v>
       </c>
-      <c r="P14" s="6">
-[...2 lines deleted...]
-      <c r="Q14" s="6">
+      <c r="P14" s="5">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="Q14" s="5">
         <v>5.7</v>
       </c>
-      <c r="R14" s="6">
-[...2 lines deleted...]
-      <c r="S14" s="6">
+      <c r="R14" s="5">
+        <v>80.90000000000001</v>
+      </c>
+      <c r="S14" s="5">
         <v>6.3</v>
       </c>
-      <c r="T14" s="6">
+      <c r="T14" s="5">
         <v>84.0</v>
       </c>
-      <c r="U14" s="6">
+      <c r="U14" s="5">
         <v>5.3</v>
       </c>
-      <c r="V14" s="6">
+      <c r="V14" s="5">
         <v>58.7</v>
       </c>
-      <c r="W14" s="6">
+      <c r="W14" s="5">
         <v>12.6</v>
       </c>
-      <c r="X14" s="6">
-[...2 lines deleted...]
-      <c r="Y14" s="6">
+      <c r="X14" s="5">
+        <v>84.40000000000001</v>
+      </c>
+      <c r="Y14" s="5">
         <v>5.3</v>
       </c>
-      <c r="Z14" s="6">
+      <c r="Z14" s="5">
         <v>89.7</v>
       </c>
-      <c r="AA14" s="6">
+      <c r="AA14" s="5">
         <v>2.9</v>
       </c>
-      <c r="AB14" s="6">
+      <c r="AB14" s="5">
         <v>35.2</v>
       </c>
-      <c r="AC14" s="6">
+      <c r="AC14" s="5">
         <v>5.8</v>
       </c>
-      <c r="AD14" s="6">
+      <c r="AD14" s="5">
         <v>70.8</v>
       </c>
-      <c r="AE14" s="6">
+      <c r="AE14" s="5">
         <v>1.9</v>
       </c>
     </row>
     <row r="15" spans="1:31">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>26.5</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>5.8</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>35.4</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>10.9</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>47.2</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>12.4</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>16.5</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>5.7</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>29.6</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>7.8</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>16.0</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>6.8</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>17.1</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>4.4</v>
       </c>
-      <c r="P15" s="6">
+      <c r="P15" s="5">
         <v>24.9</v>
       </c>
-      <c r="Q15" s="6">
+      <c r="Q15" s="5">
         <v>5.7</v>
       </c>
-      <c r="R15" s="6">
+      <c r="R15" s="5">
         <v>19.1</v>
       </c>
-      <c r="S15" s="6">
+      <c r="S15" s="5">
         <v>6.3</v>
       </c>
-      <c r="T15" s="6">
+      <c r="T15" s="5">
         <v>16.0</v>
       </c>
-      <c r="U15" s="6">
+      <c r="U15" s="5">
         <v>5.3</v>
       </c>
-      <c r="V15" s="6">
+      <c r="V15" s="5">
         <v>41.3</v>
       </c>
-      <c r="W15" s="6">
+      <c r="W15" s="5">
         <v>12.6</v>
       </c>
-      <c r="X15" s="6">
+      <c r="X15" s="5">
         <v>15.6</v>
       </c>
-      <c r="Y15" s="6">
+      <c r="Y15" s="5">
         <v>5.3</v>
       </c>
-      <c r="Z15" s="6">
+      <c r="Z15" s="5">
         <v>10.3</v>
       </c>
-      <c r="AA15" s="6">
+      <c r="AA15" s="5">
         <v>2.9</v>
       </c>
-      <c r="AB15" s="6">
+      <c r="AB15" s="5">
         <v>64.8</v>
       </c>
-      <c r="AC15" s="6">
+      <c r="AC15" s="5">
         <v>5.8</v>
       </c>
-      <c r="AD15" s="6">
+      <c r="AD15" s="5">
         <v>29.2</v>
       </c>
-      <c r="AE15" s="6">
+      <c r="AE15" s="5">
         <v>1.9</v>
       </c>
     </row>
     <row r="16" spans="1:31">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="6">
-[...86 lines deleted...]
-      <c r="AE16" s="6" t="s">
+      <c r="B16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="Q16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="S16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="U16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="W16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="Y16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AA16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:31">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>100.0</v>
       </c>
-      <c r="C17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="6">
+      <c r="C17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" s="5">
         <v>100.0</v>
       </c>
-      <c r="E17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="6">
+      <c r="E17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F17" s="5">
         <v>100.0</v>
       </c>
-      <c r="G17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="6">
+      <c r="G17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H17" s="5">
         <v>100.0</v>
       </c>
-      <c r="I17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="6">
+      <c r="I17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="5">
         <v>100.0</v>
       </c>
-      <c r="K17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="6">
+      <c r="K17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L17" s="5">
         <v>100.0</v>
       </c>
-      <c r="M17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="6">
+      <c r="M17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N17" s="5">
         <v>100.0</v>
       </c>
-      <c r="O17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="P17" s="6">
+      <c r="O17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P17" s="5">
         <v>100.0</v>
       </c>
-      <c r="Q17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="R17" s="6">
+      <c r="Q17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R17" s="5">
         <v>100.0</v>
       </c>
-      <c r="S17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="T17" s="6">
+      <c r="S17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T17" s="5">
         <v>100.0</v>
       </c>
-      <c r="U17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="V17" s="6">
+      <c r="U17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V17" s="5">
         <v>100.0</v>
       </c>
-      <c r="W17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="X17" s="6">
+      <c r="W17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X17" s="5">
         <v>100.0</v>
       </c>
-      <c r="Y17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="Z17" s="6">
+      <c r="Y17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z17" s="5">
         <v>100.0</v>
       </c>
-      <c r="AA17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AB17" s="6">
+      <c r="AA17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB17" s="5">
         <v>100.0</v>
       </c>
-      <c r="AC17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD17" s="6">
+      <c r="AC17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD17" s="5">
         <v>100.0</v>
       </c>
-      <c r="AE17" s="6" t="s">
+      <c r="AE17" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:31" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...56 lines deleted...]
-      <c r="AE18" s="3"/>
+      <c r="A18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+      <c r="P18" s="2"/>
+      <c r="Q18" s="2"/>
+      <c r="R18" s="2"/>
+      <c r="S18" s="2"/>
+      <c r="T18" s="2"/>
+      <c r="U18" s="2"/>
+      <c r="V18" s="2"/>
+      <c r="W18" s="2"/>
+      <c r="X18" s="2"/>
+      <c r="Y18" s="2"/>
+      <c r="Z18" s="2"/>
+      <c r="AA18" s="2"/>
+      <c r="AB18" s="2"/>
+      <c r="AC18" s="2"/>
+      <c r="AD18" s="2"/>
+      <c r="AE18" s="2"/>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="7"/>
+      <c r="X19" s="7"/>
+      <c r="Y19" s="7"/>
+      <c r="Z19" s="7"/>
+      <c r="AA19" s="7"/>
+      <c r="AB19" s="7"/>
+      <c r="AC19" s="7"/>
+      <c r="AD19" s="7"/>
+      <c r="AE19" s="7"/>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="7"/>
+      <c r="X20" s="7"/>
+      <c r="Y20" s="7"/>
+      <c r="Z20" s="7"/>
+      <c r="AA20" s="7"/>
+      <c r="AB20" s="7"/>
+      <c r="AC20" s="7"/>
+      <c r="AD20" s="7"/>
+      <c r="AE20" s="7"/>
     </row>
     <row r="21" spans="1:31">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="7"/>
+      <c r="X21" s="7"/>
+      <c r="Y21" s="7"/>
+      <c r="Z21" s="7"/>
+      <c r="AA21" s="7"/>
+      <c r="AB21" s="7"/>
+      <c r="AC21" s="7"/>
+      <c r="AD21" s="7"/>
+      <c r="AE21" s="7"/>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="X22" s="7"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="7"/>
+      <c r="AA22" s="7"/>
+      <c r="AB22" s="7"/>
+      <c r="AC22" s="7"/>
+      <c r="AD22" s="7"/>
+      <c r="AE22" s="7"/>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7"/>
+      <c r="AA23" s="7"/>
+      <c r="AB23" s="7"/>
+      <c r="AC23" s="7"/>
+      <c r="AD23" s="7"/>
+      <c r="AE23" s="7"/>
     </row>
     <row r="24" spans="1:31">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7"/>
+      <c r="AA24" s="7"/>
+      <c r="AB24" s="7"/>
+      <c r="AC24" s="7"/>
+      <c r="AD24" s="7"/>
+      <c r="AE24" s="7"/>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7"/>
+      <c r="AD25" s="7"/>
+      <c r="AE25" s="7"/>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7"/>
+      <c r="AD26" s="7"/>
+      <c r="AE26" s="7"/>
     </row>
     <row r="27" spans="1:31">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7"/>
+      <c r="AD28" s="7"/>
+      <c r="AE28" s="7"/>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7"/>
+      <c r="AD29" s="7"/>
+      <c r="AE29" s="7"/>
     </row>
     <row r="30" spans="1:31">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7"/>
+      <c r="AA30" s="7"/>
+      <c r="AB30" s="7"/>
+      <c r="AC30" s="7"/>
+      <c r="AD30" s="7"/>
+      <c r="AE30" s="7"/>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7"/>
+      <c r="AD31" s="7"/>
+      <c r="AE31" s="7"/>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+      <c r="P32" s="7"/>
+      <c r="Q32" s="7"/>
+      <c r="R32" s="7"/>
+      <c r="S32" s="7"/>
+      <c r="T32" s="7"/>
+      <c r="U32" s="7"/>
+      <c r="V32" s="7"/>
+      <c r="W32" s="7"/>
+      <c r="X32" s="7"/>
+      <c r="Y32" s="7"/>
+      <c r="Z32" s="7"/>
+      <c r="AA32" s="7"/>
+      <c r="AB32" s="7"/>
+      <c r="AC32" s="7"/>
+      <c r="AD32" s="7"/>
+      <c r="AE32" s="7"/>
     </row>
     <row r="33" spans="1:31">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+      <c r="P33" s="7"/>
+      <c r="Q33" s="7"/>
+      <c r="R33" s="7"/>
+      <c r="S33" s="7"/>
+      <c r="T33" s="7"/>
+      <c r="U33" s="7"/>
+      <c r="V33" s="7"/>
+      <c r="W33" s="7"/>
+      <c r="X33" s="7"/>
+      <c r="Y33" s="7"/>
+      <c r="Z33" s="7"/>
+      <c r="AA33" s="7"/>
+      <c r="AB33" s="7"/>
+      <c r="AC33" s="7"/>
+      <c r="AD33" s="7"/>
+      <c r="AE33" s="7"/>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+      <c r="P34" s="7"/>
+      <c r="Q34" s="7"/>
+      <c r="R34" s="7"/>
+      <c r="S34" s="7"/>
+      <c r="T34" s="7"/>
+      <c r="U34" s="7"/>
+      <c r="V34" s="7"/>
+      <c r="W34" s="7"/>
+      <c r="X34" s="7"/>
+      <c r="Y34" s="7"/>
+      <c r="Z34" s="7"/>
+      <c r="AA34" s="7"/>
+      <c r="AB34" s="7"/>
+      <c r="AC34" s="7"/>
+      <c r="AD34" s="7"/>
+      <c r="AE34" s="7"/>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+      <c r="P35" s="7"/>
+      <c r="Q35" s="7"/>
+      <c r="R35" s="7"/>
+      <c r="S35" s="7"/>
+      <c r="T35" s="7"/>
+      <c r="U35" s="7"/>
+      <c r="V35" s="7"/>
+      <c r="W35" s="7"/>
+      <c r="X35" s="7"/>
+      <c r="Y35" s="7"/>
+      <c r="Z35" s="7"/>
+      <c r="AA35" s="7"/>
+      <c r="AB35" s="7"/>
+      <c r="AC35" s="7"/>
+      <c r="AD35" s="7"/>
+      <c r="AE35" s="7"/>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+      <c r="P36" s="7"/>
+      <c r="Q36" s="7"/>
+      <c r="R36" s="7"/>
+      <c r="S36" s="7"/>
+      <c r="T36" s="7"/>
+      <c r="U36" s="7"/>
+      <c r="V36" s="7"/>
+      <c r="W36" s="7"/>
+      <c r="X36" s="7"/>
+      <c r="Y36" s="7"/>
+      <c r="Z36" s="7"/>
+      <c r="AA36" s="7"/>
+      <c r="AB36" s="7"/>
+      <c r="AC36" s="7"/>
+      <c r="AD36" s="7"/>
+      <c r="AE36" s="7"/>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+      <c r="P37" s="7"/>
+      <c r="Q37" s="7"/>
+      <c r="R37" s="7"/>
+      <c r="S37" s="7"/>
+      <c r="T37" s="7"/>
+      <c r="U37" s="7"/>
+      <c r="V37" s="7"/>
+      <c r="W37" s="7"/>
+      <c r="X37" s="7"/>
+      <c r="Y37" s="7"/>
+      <c r="Z37" s="7"/>
+      <c r="AA37" s="7"/>
+      <c r="AB37" s="7"/>
+      <c r="AC37" s="7"/>
+      <c r="AD37" s="7"/>
+      <c r="AE37" s="7"/>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+      <c r="P38" s="7"/>
+      <c r="Q38" s="7"/>
+      <c r="R38" s="7"/>
+      <c r="S38" s="7"/>
+      <c r="T38" s="7"/>
+      <c r="U38" s="7"/>
+      <c r="V38" s="7"/>
+      <c r="W38" s="7"/>
+      <c r="X38" s="7"/>
+      <c r="Y38" s="7"/>
+      <c r="Z38" s="7"/>
+      <c r="AA38" s="7"/>
+      <c r="AB38" s="7"/>
+      <c r="AC38" s="7"/>
+      <c r="AD38" s="7"/>
+      <c r="AE38" s="7"/>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+      <c r="P39" s="7"/>
+      <c r="Q39" s="7"/>
+      <c r="R39" s="7"/>
+      <c r="S39" s="7"/>
+      <c r="T39" s="7"/>
+      <c r="U39" s="7"/>
+      <c r="V39" s="7"/>
+      <c r="W39" s="7"/>
+      <c r="X39" s="7"/>
+      <c r="Y39" s="7"/>
+      <c r="Z39" s="7"/>
+      <c r="AA39" s="7"/>
+      <c r="AB39" s="7"/>
+      <c r="AC39" s="7"/>
+      <c r="AD39" s="7"/>
+      <c r="AE39" s="7"/>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+      <c r="P40" s="7"/>
+      <c r="Q40" s="7"/>
+      <c r="R40" s="7"/>
+      <c r="S40" s="7"/>
+      <c r="T40" s="7"/>
+      <c r="U40" s="7"/>
+      <c r="V40" s="7"/>
+      <c r="W40" s="7"/>
+      <c r="X40" s="7"/>
+      <c r="Y40" s="7"/>
+      <c r="Z40" s="7"/>
+      <c r="AA40" s="7"/>
+      <c r="AB40" s="7"/>
+      <c r="AC40" s="7"/>
+      <c r="AD40" s="7"/>
+      <c r="AE40" s="7"/>
+    </row>
+    <row r="41" spans="1:31">
+      <c r="A41" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+      <c r="P41" s="7"/>
+      <c r="Q41" s="7"/>
+      <c r="R41" s="7"/>
+      <c r="S41" s="7"/>
+      <c r="T41" s="7"/>
+      <c r="U41" s="7"/>
+      <c r="V41" s="7"/>
+      <c r="W41" s="7"/>
+      <c r="X41" s="7"/>
+      <c r="Y41" s="7"/>
+      <c r="Z41" s="7"/>
+      <c r="AA41" s="7"/>
+      <c r="AB41" s="7"/>
+      <c r="AC41" s="7"/>
+      <c r="AD41" s="7"/>
+      <c r="AE41" s="7"/>
+    </row>
+    <row r="42" spans="1:31">
+      <c r="A42" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+      <c r="P42" s="7"/>
+      <c r="Q42" s="7"/>
+      <c r="R42" s="7"/>
+      <c r="S42" s="7"/>
+      <c r="T42" s="7"/>
+      <c r="U42" s="7"/>
+      <c r="V42" s="7"/>
+      <c r="W42" s="7"/>
+      <c r="X42" s="7"/>
+      <c r="Y42" s="7"/>
+      <c r="Z42" s="7"/>
+      <c r="AA42" s="7"/>
+      <c r="AB42" s="7"/>
+      <c r="AC42" s="7"/>
+      <c r="AD42" s="7"/>
+      <c r="AE42" s="7"/>
+    </row>
+    <row r="43" spans="1:31">
+      <c r="A43" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+      <c r="P43" s="7"/>
+      <c r="Q43" s="7"/>
+      <c r="R43" s="7"/>
+      <c r="S43" s="7"/>
+      <c r="T43" s="7"/>
+      <c r="U43" s="7"/>
+      <c r="V43" s="7"/>
+      <c r="W43" s="7"/>
+      <c r="X43" s="7"/>
+      <c r="Y43" s="7"/>
+      <c r="Z43" s="7"/>
+      <c r="AA43" s="7"/>
+      <c r="AB43" s="7"/>
+      <c r="AC43" s="7"/>
+      <c r="AD43" s="7"/>
+      <c r="AE43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A3:AE3"/>
     <mergeCell ref="A4:AE4"/>
     <mergeCell ref="A5:AE5"/>
     <mergeCell ref="A6:AE6"/>
     <mergeCell ref="A7:AE7"/>
     <mergeCell ref="A8:AE8"/>
     <mergeCell ref="B10:AE10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="P11:Q11"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="V11:W11"/>
     <mergeCell ref="X11:Y11"/>
     <mergeCell ref="Z11:AA11"/>
     <mergeCell ref="AB11:AC11"/>
     <mergeCell ref="AD11:AE11"/>
     <mergeCell ref="A18:AE18"/>
-    <mergeCell ref="A21:AE21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:AE34"/>
+    <mergeCell ref="A19:AE19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:AE20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:AE21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:AE22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:AE23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:AE24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:AE25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:AE26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:AE27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:AE28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:AE29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:AE30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:AE31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:AE32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:AE33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:AE34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:AE35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:AE36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:AE37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:AE38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:AE39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:AE40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:AE41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:AE42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:AE43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>