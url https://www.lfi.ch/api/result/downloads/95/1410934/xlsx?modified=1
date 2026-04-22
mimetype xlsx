--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,371 +14,371 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Nadelholz, Laubholz</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>necromassa in piedi</t>
+  </si>
+  <si>
+    <t>conifere e latifoglie</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Wirtschaftsregion</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione economica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">unità</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...54 lines deleted...]
-    <t>Schweiz</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+    </r>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione economica</t>
+  </si>
+  <si>
+    <t>Giura Ovest</t>
+  </si>
+  <si>
+    <t>Giura Est</t>
+  </si>
+  <si>
+    <t>Altopiano Ovest</t>
+  </si>
+  <si>
+    <t>Altopiano Centro</t>
+  </si>
+  <si>
+    <t>Altopiano Est</t>
+  </si>
+  <si>
+    <t>Prealpi Ovest</t>
+  </si>
+  <si>
+    <t>Prealpi Centro</t>
+  </si>
+  <si>
+    <t>Prealpi Est</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Centro</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Est</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Est</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Nadelholz</t>
-[...8 lines deleted...]
-    <t>Total</t>
+    <t>conifere</t>
+  </si>
+  <si>
+    <t>latifoglie</t>
+  </si>
+  <si>
+    <t>non determinabile</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410934/592765</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Biomasse der stehenden toten Bäume</t>
+      <t xml:space="preserve">necromassa in piedi</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #69</t>
     </r>
   </si>
   <si>
-    <t>Trockengewicht (Masse) der stehenden toten Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Ermittelt wird diese Masse mithilfe von art- und zersetzungsgradabhängigen Holzdichten aus den Baumteilen Wurzeln und Schaftholz sowie je nach Zersetzungsgrad auch dem Astderbholz.</t>
+    <t>Peso secco (massa) degli alberi e e arbusti morti in piedi a partire da 12 cm di diametro a petto d'uomo (DPU). Essa viene determinata a partire dalle radici, dal legno del fusto e, a dipendenza del grado di decomposizione anche dal legno dei rami, sulla base delle densità del legno dipendenti dalla specie e dal grado di decomposizione.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Nadelholz, Laubholz</t>
+      <t xml:space="preserve">conifere e latifoglie</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wirtschaftsregion</t>
+      <t xml:space="preserve">regione economica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,51 +730,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1484,51 +1484,51 @@
         <v>100.0</v>
       </c>
       <c r="AC17" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD17" s="6">
         <v>100.0</v>
       </c>
       <c r="AE17" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:31" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410934/592765</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -1544,191 +1544,191 @@
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Biomasse der stehenden toten Bäume</t>
+            <t xml:space="preserve">necromassa in piedi</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #69</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nadelholz, Laubholz</t>
+            <t xml:space="preserve">conifere e latifoglie</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wirtschaftsregion</t>
+            <t xml:space="preserve">regione economica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>