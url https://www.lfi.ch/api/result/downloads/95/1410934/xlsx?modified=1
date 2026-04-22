--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -17,368 +17,368 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>necromassa in piedi</t>
-[...2 lines deleted...]
-    <t>conifere e latifoglie</t>
+    <t>biomasse des arbres morts sur pied</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...54 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifere</t>
-[...8 lines deleted...]
-    <t>totale</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410934/592765</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">necromassa in piedi</t>
+      <t xml:space="preserve">biomasse des arbres morts sur pied</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #69</t>
     </r>
   </si>
   <si>
-    <t>Peso secco (massa) degli alberi e e arbusti morti in piedi a partire da 12 cm di diametro a petto d'uomo (DPU). Essa viene determinata a partire dalle radici, dal legno del fusto e, a dipendenza del grado di decomposizione anche dal legno dei rami, sulla base delle densità del legno dipendenti dalla specie e dal grado di decomposizione.</t>
+    <t>Poids sec (masse) des arbres et arbustes morts sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Cette masse est déterminée pour les racines, le bois de tige et, selon le degré de décomposition, le bois des branches, sur la base de densités de bois dépendantes de l'espèce et du degré de décomposition.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifere e latifoglie</t>
+      <t xml:space="preserve">résineux et feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,51 +730,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1484,51 +1484,51 @@
         <v>100.0</v>
       </c>
       <c r="AC17" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD17" s="6">
         <v>100.0</v>
       </c>
       <c r="AE17" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:31" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410934/592765</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -1544,191 +1544,191 @@
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">necromassa in piedi</t>
+            <t xml:space="preserve">biomasse des arbres morts sur pied</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #69</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifere e latifoglie</t>
+            <t xml:space="preserve">résineux et feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>