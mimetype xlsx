--- v2 (2026-04-22)
+++ v3 (2026-07-29)
@@ -318,67 +318,67 @@
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
     <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1684,51 +1684,51 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>