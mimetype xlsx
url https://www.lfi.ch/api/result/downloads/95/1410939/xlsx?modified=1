--- v1 (2026-05-28)
+++ v2 (2026-09-22)
@@ -12,428 +12,332 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
-[...105 lines deleted...]
-    <t>million kg</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>necromassa in piedi</t>
+  </si>
+  <si>
+    <t>conifere e latifoglie</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione biogeografica</t>
+  </si>
+  <si>
+    <t>unità: Mio kg</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>Mio kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifers</t>
-[...179 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>conifere</t>
+  </si>
+  <si>
+    <t>latifoglie</t>
+  </si>
+  <si>
+    <t>non determinabile</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti IFN1-IFN5 [2382]
+Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione biogeografica [BIOGEOC6R2005, 2586]
+Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>necromassa in piedi [69], kg
+Peso secco (massa) degli alberi e e arbusti morti in piedi a partire da 12 cm di diametro a petto d'uomo (DPU). Essa viene determinata a partire dalle radici, dal legno del fusto e, a dipendenza del grado di decomposizione anche dal legno dei rami, sulla base delle densità del legno dipendenti dalla specie e dal grado di decomposizione.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: Mio, Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>conifere e latifoglie [LBHNDH, 96]
+Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 28.03.2024 08:46:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>nessuna indicazione, conifere, latifoglie, non determinabile, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -698,695 +602,999 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:O41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
-[...2 lines deleted...]
-      <c r="C13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0</v>
+      </c>
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
-[...2 lines deleted...]
-      <c r="E13" s="6" t="s">
+      <c r="D13" s="5">
+        <v>0</v>
+      </c>
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
-[...2 lines deleted...]
-      <c r="G13" s="6" t="s">
+      <c r="F13" s="5">
+        <v>0</v>
+      </c>
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
-[...2 lines deleted...]
-      <c r="I13" s="6" t="s">
+      <c r="H13" s="5">
+        <v>0</v>
+      </c>
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
-[...2 lines deleted...]
-      <c r="K13" s="6" t="s">
+      <c r="J13" s="5">
+        <v>0</v>
+      </c>
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
-[...2 lines deleted...]
-      <c r="M13" s="6" t="s">
+      <c r="L13" s="5">
+        <v>0</v>
+      </c>
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
-[...2 lines deleted...]
-      <c r="O13" s="6" t="s">
+      <c r="N13" s="5">
+        <v>0</v>
+      </c>
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>1231</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>16</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>726</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>15</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>1880</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>9</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>538</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>14</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>580</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>17</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>418</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>23</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>5374</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>443</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>20</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>303</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>19</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>495</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>15</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>93</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>51</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>104</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>27</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>825</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>13</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>2262</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
-[...32 lines deleted...]
-      <c r="M16" s="6" t="s">
+      <c r="B16" s="5">
+        <v>0</v>
+      </c>
+      <c r="C16" s="5">
+        <v>0</v>
+      </c>
+      <c r="D16" s="5">
+        <v>0</v>
+      </c>
+      <c r="E16" s="5">
+        <v>0</v>
+      </c>
+      <c r="F16" s="5">
+        <v>0</v>
+      </c>
+      <c r="G16" s="5">
+        <v>0</v>
+      </c>
+      <c r="H16" s="5">
+        <v>0</v>
+      </c>
+      <c r="I16" s="5">
+        <v>0</v>
+      </c>
+      <c r="J16" s="5">
+        <v>0</v>
+      </c>
+      <c r="K16" s="5">
+        <v>0</v>
+      </c>
+      <c r="L16" s="5">
+        <v>0</v>
+      </c>
+      <c r="M16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N16" s="6">
-[...2 lines deleted...]
-      <c r="O16" s="6">
+      <c r="N16" s="5">
+        <v>0</v>
+      </c>
+      <c r="O16" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>1674</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>13</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>1029</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>12</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>2375</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>8</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>631</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>14</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>685</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>15</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>1243</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>11</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>7636</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O18" s="3"/>
+      <c r="A18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A18:O18"/>
-    <mergeCell ref="A21:O21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="A19:O19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:O20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:O21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:O22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:O23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:O25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:O26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:O27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:O28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:O41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>