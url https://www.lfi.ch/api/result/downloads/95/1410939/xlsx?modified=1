--- v2 (2026-09-22)
+++ v3 (2026-09-23)
@@ -14,221 +14,221 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>IFN5</t>
-[...44 lines deleted...]
-    <t>Svizzera</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Biomasse der stehenden toten Bäume</t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: biogeografische Region</t>
+  </si>
+  <si>
+    <t>Einheit: Mio kg</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>Mio kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifere</t>
-[...11 lines deleted...]
-    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+    <t>Nadelholz</t>
+  </si>
+  <si>
+    <t>Laubholz</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>IFN5 [550]</t>
-[...20 lines deleted...]
-Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]
+Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>biogeografische Region [BIOGEOC6R2005, 2586]
+Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>necromassa in piedi [69], kg
-Peso secco (massa) degli alberi e e arbusti morti in piedi a partire da 12 cm di diametro a petto d'uomo (DPU). Essa viene determinata a partire dalle radici, dal legno del fusto e, a dipendenza del grado di decomposizione anche dal legno dei rami, sulla base delle densità del legno dipendenti dalla specie e dal grado di decomposizione.</t>
+    <t>Biomasse der stehenden toten Bäume [69], kg
+Trockengewicht (Masse) der stehenden toten Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Ermittelt wird diese Masse mithilfe von art- und zersetzungsgradabhängigen Holzdichten aus den Baumteilen Wurzeln und Schaftholz sowie je nach Zersetzungsgrad auch dem Astderbholz.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 27.04.2023 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: Mio, Dezimalstellen: 0</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>conifere e latifoglie [LBHNDH, 96]
-Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Nadelholz, Laubholz [LBHNDH, 96]
+Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <t>gerechnet am 28.03.2024 08:46:27</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>nessuna indicazione, conifere, latifoglie, non determinabile, totale</t>
+    <t>keine Angabe, Nadelholz, Laubholz, nicht bestimmbar, Total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">altri: </t>
+    <t xml:space="preserve">Übrige: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -610,63 +610,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B19" sqref="B19:O41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23" customWidth="true" style="0"/>
+    <col min="1" max="1" width="21" customWidth="true" style="0"/>
     <col min="2" max="2" width="8" customWidth="true" style="0"/>
     <col min="3" max="3" width="4" customWidth="true" style="0"/>
     <col min="4" max="4" width="9" customWidth="true" style="0"/>
     <col min="5" max="5" width="5" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="13" max="13" width="12" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="8" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="7" customWidth="true" style="0"/>
     <col min="14" max="14" width="8" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">