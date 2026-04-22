--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -17,368 +17,368 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>necromassa in piedi</t>
-[...2 lines deleted...]
-    <t>conifere e latifoglie</t>
+    <t>biomasse des arbres morts sur pied</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: Mio kg</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...54 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>Mio kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifere</t>
-[...8 lines deleted...]
-    <t>totale</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410940/592771</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">necromassa in piedi</t>
+      <t xml:space="preserve">biomasse des arbres morts sur pied</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #69</t>
     </r>
   </si>
   <si>
-    <t>Peso secco (massa) degli alberi e e arbusti morti in piedi a partire da 12 cm di diametro a petto d'uomo (DPU). Essa viene determinata a partire dalle radici, dal legno del fusto e, a dipendenza del grado di decomposizione anche dal legno dei rami, sulla base delle densità del legno dipendenti dalla specie e dal grado di decomposizione.</t>
+    <t>Poids sec (masse) des arbres et arbustes morts sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Cette masse est déterminée pour les racines, le bois de tige et, selon le degré de décomposition, le bois des branches, sur la base de densités de bois dépendantes de l'espèce et du degré de décomposition.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifere e latifoglie</t>
+      <t xml:space="preserve">résineux et feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,51 +730,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="10.426" bestFit="true" customWidth="true" style="0"/>
@@ -1484,51 +1484,51 @@
         <v>1231</v>
       </c>
       <c r="AC17" s="6">
         <v>11</v>
       </c>
       <c r="AD17" s="6">
         <v>7636</v>
       </c>
       <c r="AE17" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:31" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410940/592771</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -1544,191 +1544,191 @@
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">necromassa in piedi</t>
+            <t xml:space="preserve">biomasse des arbres morts sur pied</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #69</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifere e latifoglie</t>
+            <t xml:space="preserve">résineux et feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>