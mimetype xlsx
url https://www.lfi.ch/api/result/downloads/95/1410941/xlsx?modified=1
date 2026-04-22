--- v0 (2025-10-10)
+++ v1 (2026-04-22)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Nadelholz, Laubholz</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>necromassa in piedi</t>
+  </si>
+  <si>
+    <t>conifere e latifoglie</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Produktionsregion</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione di produzione</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: Mio kg</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...27 lines deleted...]
-    <t>Schweiz</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+    </r>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione di produzione</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Prealpi</t>
+  </si>
+  <si>
+    <t>Alpi</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>Mio kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Nadelholz</t>
-[...8 lines deleted...]
-    <t>Total</t>
+    <t>conifere</t>
+  </si>
+  <si>
+    <t>latifoglie</t>
+  </si>
+  <si>
+    <t>non determinabile</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410941/592772</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Biomasse der stehenden toten Bäume</t>
+      <t xml:space="preserve">necromassa in piedi</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #69</t>
     </r>
   </si>
   <si>
-    <t>Trockengewicht (Masse) der stehenden toten Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Ermittelt wird diese Masse mithilfe von art- und zersetzungsgradabhängigen Holzdichten aus den Baumteilen Wurzeln und Schaftholz sowie je nach Zersetzungsgrad auch dem Astderbholz.</t>
+    <t>Peso secco (massa) degli alberi e e arbusti morti in piedi a partire da 12 cm di diametro a petto d'uomo (DPU). Essa viene determinata a partire dalle radici, dal legno del fusto e, a dipendenza del grado di decomposizione anche dal legno dei rami, sulla base delle densità del legno dipendenti dalla specie e dal grado di decomposizione.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Nadelholz, Laubholz</t>
+      <t xml:space="preserve">conifere e latifoglie</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Produktionsregion</t>
+      <t xml:space="preserve">regione di produzione</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1061,233 +1061,233 @@
         <v>1231</v>
       </c>
       <c r="K17" s="6">
         <v>11</v>
       </c>
       <c r="L17" s="6">
         <v>7636</v>
       </c>
       <c r="M17" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410941/592772</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Biomasse der stehenden toten Bäume</t>
+            <t xml:space="preserve">necromassa in piedi</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #69</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nadelholz, Laubholz</t>
+            <t xml:space="preserve">conifere e latifoglie</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Produktionsregion</t>
+            <t xml:space="preserve">regione di produzione</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>