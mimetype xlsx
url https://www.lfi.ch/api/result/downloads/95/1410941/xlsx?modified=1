--- v1 (2026-04-22)
+++ v2 (2026-07-22)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>conifere e latifoglie</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>biomass of standing dead trees</t>
+  </si>
+  <si>
+    <t>conifers and broadleaves</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: production region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Mio kg</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: million kg</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Mio kg</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>production region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Pre-Alps</t>
+  </si>
+  <si>
+    <t>Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>million kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifere</t>
-[...8 lines deleted...]
-    <t>totale</t>
+    <t>conifers</t>
+  </si>
+  <si>
+    <t>broadleaves</t>
+  </si>
+  <si>
+    <t>indeterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410941/592772</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">necromassa in piedi</t>
+      <t xml:space="preserve">biomass of standing dead trees</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #69</t>
     </r>
   </si>
   <si>
-    <t>Peso secco (massa) degli alberi e e arbusti morti in piedi a partire da 12 cm di diametro a petto d'uomo (DPU). Essa viene determinata a partire dalle radici, dal legno del fusto e, a dipendenza del grado di decomposizione anche dal legno dei rami, sulla base delle densità del legno dipendenti dalla specie e dal grado di decomposizione.</t>
+    <t>Dry weight (mass) of standing dead trees and shrubs with a diameter at breast height (dbh) ≥12 cm. This mass is determined with the help of species- and decomposition-dependent wood densities from the tree parts roots, stemwood and, depending on the degree of decomposition, also the merchantable branchwood.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifere e latifoglie</t>
+      <t xml:space="preserve">conifers and broadleaves</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">production region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,62 +703,62 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
@@ -1061,233 +1061,233 @@
         <v>1231</v>
       </c>
       <c r="K17" s="6">
         <v>11</v>
       </c>
       <c r="L17" s="6">
         <v>7636</v>
       </c>
       <c r="M17" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410941/592772</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">necromassa in piedi</t>
+            <t xml:space="preserve">biomass of standing dead trees</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #69</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifere e latifoglie</t>
+            <t xml:space="preserve">conifers and broadleaves</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">production region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>