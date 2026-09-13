--- v2 (2026-07-22)
+++ v3 (2026-09-13)
@@ -1,436 +1,340 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>NFI5</t>
   </si>
   <si>
     <t>biomass of standing dead trees</t>
   </si>
   <si>
     <t>conifers and broadleaves</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>regional demarcation: production region</t>
+  </si>
+  <si>
+    <t>unit: million kg</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest NFI1-NFI5</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
   </si>
   <si>
     <t>state 2018/26</t>
   </si>
   <si>
     <t>production region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
     <t>Pre-Alps</t>
   </si>
   <si>
     <t>Alps</t>
   </si>
   <si>
     <t>Southern Alps</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>million kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>conifers</t>
   </si>
   <si>
     <t>broadleaves</t>
   </si>
   <si>
     <t>indeterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest NFI1-NFI5 [2382]
+Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>production region [PRODREG, 49]
+Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>biomass of standing dead trees [69], kg
+Dry weight (mass) of standing dead trees and shrubs with a diameter at breast height (dbh) ≥12 cm. This mass is determined with the help of species- and decomposition-dependent wood densities from the tree parts roots, stemwood and, depending on the degree of decomposition, also the merchantable branchwood.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: million, Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>conifers and broadleaves [LBHNDH, 96]
+Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 28.03.2024 08:46:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>n/a, conifers, broadleaves, indeterminable, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -691,652 +595,888 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M34"/>
+  <dimension ref="A1:M41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:M41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13" customWidth="true" style="0"/>
+    <col min="11" max="11" width="5" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12" customWidth="true" style="0"/>
+    <col min="13" max="13" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
-[...2 lines deleted...]
-      <c r="C13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0</v>
+      </c>
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
-[...2 lines deleted...]
-      <c r="E13" s="6" t="s">
+      <c r="D13" s="5">
+        <v>0</v>
+      </c>
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
-[...2 lines deleted...]
-      <c r="G13" s="6" t="s">
+      <c r="F13" s="5">
+        <v>0</v>
+      </c>
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
-[...2 lines deleted...]
-      <c r="I13" s="6" t="s">
+      <c r="H13" s="5">
+        <v>0</v>
+      </c>
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
-[...2 lines deleted...]
-      <c r="K13" s="6" t="s">
+      <c r="J13" s="5">
+        <v>0</v>
+      </c>
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
-[...2 lines deleted...]
-      <c r="M13" s="6" t="s">
+      <c r="L13" s="5">
+        <v>0</v>
+      </c>
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>1180</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>16</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>623</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>16</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>1308</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>11</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>1855</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>8</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>407</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>24</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>5374</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>468</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>19</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>260</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>20</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>345</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>17</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>365</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>19</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>824</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>13</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>2262</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
-[...26 lines deleted...]
-      <c r="K16" s="6" t="s">
+      <c r="B16" s="5">
+        <v>0</v>
+      </c>
+      <c r="C16" s="5">
+        <v>0</v>
+      </c>
+      <c r="D16" s="5">
+        <v>0</v>
+      </c>
+      <c r="E16" s="5">
+        <v>0</v>
+      </c>
+      <c r="F16" s="5">
+        <v>0</v>
+      </c>
+      <c r="G16" s="5">
+        <v>0</v>
+      </c>
+      <c r="H16" s="5">
+        <v>0</v>
+      </c>
+      <c r="I16" s="5">
+        <v>0</v>
+      </c>
+      <c r="J16" s="5">
+        <v>0</v>
+      </c>
+      <c r="K16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L16" s="6">
-[...2 lines deleted...]
-      <c r="M16" s="6">
+      <c r="L16" s="5">
+        <v>0</v>
+      </c>
+      <c r="M16" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>1649</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>13</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>883</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>13</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>1654</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>9</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>2220</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>8</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>1231</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>11</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>7636</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M18" s="3"/>
+      <c r="A18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A18:M18"/>
-    <mergeCell ref="A21:M21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:M34"/>
+    <mergeCell ref="A19:M19"/>
+    <mergeCell ref="B20:M20"/>
+    <mergeCell ref="B21:M21"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>