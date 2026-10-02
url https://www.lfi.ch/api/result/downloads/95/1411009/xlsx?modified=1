--- v1 (2026-07-15)
+++ v2 (2026-10-02)
@@ -1,439 +1,353 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
-[...81 lines deleted...]
-    <t>biogeographical region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Biomasse der liegenden toten Bäume</t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: biogeografische Region</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 kg/ha</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...14 lines deleted...]
-    <t>Switzerland</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 kg/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifers</t>
-[...179 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Nadelholz</t>
+  </si>
+  <si>
+    <t>Laubholz</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald [434]
+Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>biogeografische Region [BIOGEOC6R2005, 2586]
+Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Biomasse der liegenden toten Bäume [70], kg
+Trockengewicht (Masse) der liegenden toten Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Ermittelt wird diese Masse mithilfe von art- und zersetzungsgradabhängigen Holzdichten aus den Baumteilen Wurzeln, Schaftholz und je nach Zersetzungsgrad auch dem Astderbholz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>Fläche [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 27.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - zugänglicher Wald ohne Gebüschwald [434]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz [LBHNDH, 96]
+Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 28.03.2024 08:46:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, Nadelholz, Laubholz, nicht bestimmbar, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -694,699 +608,1049 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="21" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13" customWidth="true" style="0"/>
+    <col min="13" max="13" width="5" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>2.3</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>15</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>1.3</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>17</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>7.1</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>8</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>9.3</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>10</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>8.0</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>11</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>3.7</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>19</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>5.0</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>2.4</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>15</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>1.9</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>18</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>2.0</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>12</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>0.7</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>22</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>0.9</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>29</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>3.8</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>16</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>2.0</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>0.0</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>93</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>0.0</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>100</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>0.0</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>87</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>0.0</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>100</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>0.0</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>100</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>0.0</v>
       </c>
-      <c r="M16" s="6" t="s">
+      <c r="M16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>0.0</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>4.7</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>11</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>3.2</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>13</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>9.1</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>7</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>10.0</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>10</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>8.9</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>10</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>7.5</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>12</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>7.0</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O18" s="3"/>
+      <c r="A18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A18:O18"/>
-    <mergeCell ref="A21:O21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="A19:O19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:O20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:O21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:O22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:O23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:O25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:O26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:O27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:O28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:O41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:O42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:O43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>