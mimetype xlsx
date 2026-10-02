--- v2 (2026-10-02)
+++ v3 (2026-10-02)
@@ -14,231 +14,231 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>LFI5</t>
-[...23 lines deleted...]
-    <t>biogeografische Region</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>biomasse des arbres morts à terre</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
+  </si>
+  <si>
+    <t>découpage régional: région biogéographique</t>
+  </si>
+  <si>
+    <t>unité: 1000 kg/ha</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 kg/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Nadelholz</t>
-[...11 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante [434]
+Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région biogéographique [BIOGEOC6R2005, 2586]
+Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Biomasse der liegenden toten Bäume [70], kg
-Trockengewicht (Masse) der liegenden toten Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Ermittelt wird diese Masse mithilfe von art- und zersetzungsgradabhängigen Holzdichten aus den Baumteilen Wurzeln, Schaftholz und je nach Zersetzungsgrad auch dem Astderbholz.</t>
+    <t>biomasse des arbres morts à terre [70], kg
+Poids sec (masse) des arbres et arbustes morts à terre d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Cette masse est déterminée pour les racines, le bois de tige et, selon le degré de décomposition, le bois des branches, sur la base de densités de bois dépendantes de l'espèce et du degré de décomposition.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 27.04.2023 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
-    <t>Fläche [1], ha
+    <t>surface [1], ha
 Fläche.</t>
   </si>
   <si>
     <t>gerechnet am 27.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: 1000, Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
-    <t>pro Hektar [1] - zugänglicher Wald ohne Gebüschwald [434]</t>
+    <t>pro Hektar [1] - forêt accessible sans la forêt buissonnante [434]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Nadelholz, Laubholz [LBHNDH, 96]
-Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>résineux et feuillus [LBHNDH, 96]
+Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <t>gerechnet am 28.03.2024 08:46:27</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, Nadelholz, Laubholz, nicht bestimmbar, Total</t>
+    <t>pas d'indication, résineux, feuillus, indéterminable, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">le reste: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -620,61 +620,61 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B19" sqref="B19:O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="21" customWidth="true" style="0"/>
+    <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="4" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="5" customWidth="true" style="0"/>
-    <col min="6" max="6" width="14" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13" customWidth="true" style="0"/>
+    <col min="7" max="7" width="5" customWidth="true" style="0"/>
+    <col min="8" max="8" width="19" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11" customWidth="true" style="0"/>
+    <col min="10" max="10" width="18" customWidth="true" style="0"/>
+    <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="5" customWidth="true" style="0"/>
     <col min="14" max="14" width="12" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>