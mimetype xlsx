--- v0 (2026-01-11)
+++ v1 (2026-07-09)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>proprietà (2 classi)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Biomasse des LIS-Totholzes</t>
+  </si>
+  <si>
+    <t>Eigentum (2 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 kg/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 kg/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pubblica</t>
-[...5 lines deleted...]
-    <t>totale</t>
+    <t>öffentlich</t>
+  </si>
+  <si>
+    <t>privat</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1411050/592881</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">necromassa LIS</t>
+      <t xml:space="preserve">Biomasse des LIS-Totholzes</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #72</t>
     </r>
   </si>
   <si>
-    <t>Peso secco (massa) del legno morto LIS, ossia di legno morto a terra di almeno 7 cm di diametro (legno commerciabile; senza parti di legno commerciabile nei mucchi di rami) che non può essere attribuito ad alcun albero o arbusto di almeno 12 cm di diametro a petto d'uomo (DPU). Questa massa viene determinata sulla base delle densità del legno dipendenti dalla specie e dal grado di decomposizione.</t>
+    <t>Trockengewicht (Masse) des sog. LIS-Totholzes, d.h. des liegenden Totholzes ab 7 cm Durchmesser (Derbholz; ohne Derbholzstücke in Asthaufen), das keinem Baum oder Strauch mit mindestens 12 cm Brusthöhendurchmesser (BHD) zugeordnet werden kann. Ermittelt wird diese Masse mithilfe von art- und zersetzungsgradabhängigen Holzdichten.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proprietà (2 classi)</t>
+      <t xml:space="preserve">Eigentum (2 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Condizioni di proprietà del bosco, caratterizzate attraverso le due classi «pubblico» e «privato». Fonte: inchiesta presso il servizio forestale (MID 365: Eigentum)</t>
+    <t xml:space="preserve">Eigentumsverhältnis am Wald, charakterisiert mithilfe der zwei Klassen «öffentlich» und «privat». </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1058,235 +1058,235 @@
         <v>3.3</v>
       </c>
       <c r="M16" s="6">
         <v>13</v>
       </c>
       <c r="N16" s="6">
         <v>5.0</v>
       </c>
       <c r="O16" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1411050/592881</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">necromassa LIS</t>
+            <t xml:space="preserve">Biomasse des LIS-Totholzes</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #72</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proprietà (2 classi)</t>
+            <t xml:space="preserve">Eigentum (2 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>