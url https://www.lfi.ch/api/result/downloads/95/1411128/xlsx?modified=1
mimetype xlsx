--- v0 (2026-01-23)
+++ v1 (2026-10-01)
@@ -1,489 +1,383 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
-[...81 lines deleted...]
-    <t>production region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proportion de lisière</t>
+  </si>
+  <si>
+    <t>diversité des espèces ligneuses en lisière (3 classes) · étages de végétation NaiS (6 classes)</t>
+  </si>
+  <si>
+    <t>découpage régional: région de production</t>
+  </si>
+  <si>
+    <t>unité: %, total de colonne</t>
+  </si>
+  <si>
+    <t>ensemble analysé: lisière jusqu'à l'étage montagnard</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
-[...14 lines deleted...]
-    <t>altitudinal vegetation belts (NaiS; 6 classes)</t>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>diversité des espèces ligneuses en lisière (3 classes)</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...14 lines deleted...]
-    <t>hyperinsubric and colline</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>low</t>
-[...205 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>faible</t>
+  </si>
+  <si>
+    <t>moyenne</t>
+  </si>
+  <si>
+    <t>élevée</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>lisière jusqu'à l'étage montagnard [2677]
+Lisière aux étages de végétation NaiS hyperinsubrique, collinéen, collinéen avec hêtre, submontagnard, montagnard inférieur, montagnard supérieur, montagnard inférieur/supérieur et montagnard supérieur. Source: relevé de terrain (MID 29: Waldrandbeschreibung)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de production [PRODREG, 49]
+Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>proportion de lisière [124], Stk.
+Proportion de lisière présentant une certaine caractéristique (p. ex. diversité structurelle, diversité des espèces ligneuses, structure de la lisière) par rapport à la lisière totale. La lisière est ici définie comme le domaine de transition ou la limite entre la forêt et d’autres éléments du paysage.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>total de colonne [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>diversité des espèces ligneuses en lisière (3 classes) [WRARTENKLA5, 1291]
+Valeur écologique de la lisière, en trois classes, déterminée à l'aide du nombre d'espèces ligneuses présentes ainsi que de la proportion pondérée d'arbustes épineux, de bois tendres à courte durée de vie et nécessitant de la lumière (bouleaux, aulnes, peupliers, saules) ainsi que d'autres espèces forestières d'une grande valeur écologique (par exemple chênes, sorbiers des oiseleurs). Source: relevé de terrain (MID 568: Pflanzenarten am Waldrand)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 03:11:23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, faible, moyenne, élevée, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes) [NAISHSTKOMB6KL, 2633]
+Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:19:14</t>
+  </si>
+  <si>
+    <t>pas d'indication, subalpin supérieur, subalpin, haut-montagnard, montagnard inférieur et supérieur, submontagnard, hyperinsubrique et collinéen, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -744,2185 +638,2533 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N72"/>
+  <dimension ref="A1:N82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B54" sqref="B54:N82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="74.125" bestFit="true" customWidth="true" style="0"/>
-[...12 lines deleted...]
-    <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6" customWidth="true" style="0"/>
+    <col min="4" max="4" width="5" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6" customWidth="true" style="0"/>
+    <col min="9" max="9" width="6" customWidth="true" style="0"/>
+    <col min="10" max="10" width="5" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
+    <col min="14" max="14" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="4"/>
-[...1 lines deleted...]
-      <c r="C10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="4"/>
-[...9 lines deleted...]
-      <c r="N10" s="4"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="4"/>
-[...1 lines deleted...]
-      <c r="C11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3"/>
+      <c r="C11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D11" s="4"/>
-      <c r="E11" s="4" t="s">
+      <c r="D11" s="3"/>
+      <c r="E11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F11" s="4"/>
-      <c r="G11" s="4" t="s">
+      <c r="F11" s="3"/>
+      <c r="G11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="H11" s="4"/>
-      <c r="I11" s="4" t="s">
+      <c r="H11" s="3"/>
+      <c r="I11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J11" s="4"/>
-      <c r="K11" s="4" t="s">
+      <c r="J11" s="3"/>
+      <c r="K11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="L11" s="4"/>
-      <c r="M11" s="4" t="s">
+      <c r="L11" s="3"/>
+      <c r="M11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="N11" s="4"/>
+      <c r="N11" s="3"/>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="6">
-[...32 lines deleted...]
-      <c r="N13" s="6" t="s">
+      <c r="C13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N13" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:14">
-      <c r="A14" s="5"/>
-      <c r="B14" s="5" t="s">
+      <c r="A14" s="4"/>
+      <c r="B14" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="6">
-[...32 lines deleted...]
-      <c r="N14" s="6" t="s">
+      <c r="C14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N14" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="5"/>
-      <c r="B15" s="5" t="s">
+      <c r="A15" s="4"/>
+      <c r="B15" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C15" s="6">
-[...32 lines deleted...]
-      <c r="N15" s="6" t="s">
+      <c r="C15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N15" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="5"/>
-      <c r="B16" s="5" t="s">
+      <c r="A16" s="4"/>
+      <c r="B16" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C16" s="6">
-[...32 lines deleted...]
-      <c r="N16" s="6" t="s">
+      <c r="C16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N16" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="5"/>
-      <c r="B17" s="5" t="s">
+      <c r="A17" s="4"/>
+      <c r="B17" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="6">
-[...32 lines deleted...]
-      <c r="N17" s="6" t="s">
+      <c r="C17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N17" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="5"/>
-      <c r="B18" s="5" t="s">
+      <c r="A18" s="4"/>
+      <c r="B18" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="C18" s="6">
-[...32 lines deleted...]
-      <c r="N18" s="6" t="s">
+      <c r="C18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N18" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="5"/>
-      <c r="B19" s="5" t="s">
+      <c r="A19" s="4"/>
+      <c r="B19" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="C19" s="6">
-[...32 lines deleted...]
-      <c r="N19" s="6" t="s">
+      <c r="C19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N19" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:14">
-      <c r="A20" s="5"/>
-      <c r="B20" s="5" t="s">
+      <c r="A20" s="4"/>
+      <c r="B20" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="6">
-[...32 lines deleted...]
-      <c r="N20" s="6" t="s">
+      <c r="C20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N20" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:14">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="5" t="s">
+      <c r="B21" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C21" s="6">
-[...32 lines deleted...]
-      <c r="N21" s="6" t="s">
+      <c r="C21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N21" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:14">
-      <c r="A22" s="5"/>
-      <c r="B22" s="5" t="s">
+      <c r="A22" s="4"/>
+      <c r="B22" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C22" s="6">
-[...32 lines deleted...]
-      <c r="N22" s="6" t="s">
+      <c r="C22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N22" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:14">
-      <c r="A23" s="5"/>
-      <c r="B23" s="5" t="s">
+      <c r="A23" s="4"/>
+      <c r="B23" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C23" s="6">
-[...32 lines deleted...]
-      <c r="N23" s="6" t="s">
+      <c r="C23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N23" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:14">
-      <c r="A24" s="5"/>
-      <c r="B24" s="5" t="s">
+      <c r="A24" s="4"/>
+      <c r="B24" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C24" s="6">
-[...5 lines deleted...]
-      <c r="E24" s="6">
+      <c r="C24" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="5">
         <v>0.8</v>
       </c>
-      <c r="F24" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="6">
+      <c r="F24" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" s="5">
         <v>5.8</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H24" s="5">
         <v>1.8</v>
       </c>
-      <c r="I24" s="6">
+      <c r="I24" s="5">
         <v>18.3</v>
       </c>
-      <c r="J24" s="6">
+      <c r="J24" s="5">
         <v>3.8</v>
       </c>
-      <c r="K24" s="6">
+      <c r="K24" s="5">
         <v>13.2</v>
       </c>
-      <c r="L24" s="6">
+      <c r="L24" s="5">
         <v>7.1</v>
       </c>
-      <c r="M24" s="6">
+      <c r="M24" s="5">
         <v>6.5</v>
       </c>
-      <c r="N24" s="6">
+      <c r="N24" s="5">
         <v>1.1</v>
       </c>
     </row>
     <row r="25" spans="1:14">
-      <c r="A25" s="5"/>
-      <c r="B25" s="5" t="s">
+      <c r="A25" s="4"/>
+      <c r="B25" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="C25" s="6">
+      <c r="C25" s="5">
         <v>9.8</v>
       </c>
-      <c r="D25" s="6">
+      <c r="D25" s="5">
         <v>3.3</v>
       </c>
-      <c r="E25" s="6">
+      <c r="E25" s="5">
         <v>0.8</v>
       </c>
-      <c r="F25" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G25" s="6">
+      <c r="F25" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G25" s="5">
         <v>10.9</v>
       </c>
-      <c r="H25" s="6">
+      <c r="H25" s="5">
         <v>2.4</v>
       </c>
-      <c r="I25" s="6">
+      <c r="I25" s="5">
         <v>5.5</v>
       </c>
-      <c r="J25" s="6">
+      <c r="J25" s="5">
         <v>2.2</v>
       </c>
-      <c r="K25" s="6">
+      <c r="K25" s="5">
         <v>4.6</v>
       </c>
-      <c r="L25" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M25" s="6">
+      <c r="L25" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M25" s="5">
         <v>6.7</v>
       </c>
-      <c r="N25" s="6">
+      <c r="N25" s="5">
         <v>1.1</v>
       </c>
     </row>
     <row r="26" spans="1:14">
-      <c r="A26" s="5"/>
-      <c r="B26" s="5" t="s">
+      <c r="A26" s="4"/>
+      <c r="B26" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="C26" s="6">
+      <c r="C26" s="5">
         <v>1.2</v>
       </c>
-      <c r="D26" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E26" s="6">
+      <c r="D26" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E26" s="5">
         <v>3.9</v>
       </c>
-      <c r="F26" s="6">
+      <c r="F26" s="5">
         <v>1.7</v>
       </c>
-      <c r="G26" s="6">
-[...17 lines deleted...]
-      <c r="M26" s="6">
+      <c r="G26" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I26" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K26" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M26" s="5">
         <v>1.2</v>
       </c>
-      <c r="N26" s="6">
+      <c r="N26" s="5">
         <v>0.5</v>
       </c>
     </row>
     <row r="27" spans="1:14">
-      <c r="A27" s="5"/>
-      <c r="B27" s="5" t="s">
+      <c r="A27" s="4"/>
+      <c r="B27" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="C27" s="6">
-[...32 lines deleted...]
-      <c r="N27" s="6" t="s">
+      <c r="C27" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E27" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I27" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K27" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M27" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N27" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:14">
-      <c r="A28" s="5"/>
-      <c r="B28" s="5" t="s">
+      <c r="A28" s="4"/>
+      <c r="B28" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="C28" s="6">
+      <c r="C28" s="5">
         <v>10.9</v>
       </c>
-      <c r="D28" s="6">
+      <c r="D28" s="5">
         <v>3.5</v>
       </c>
-      <c r="E28" s="6">
+      <c r="E28" s="5">
         <v>5.5</v>
       </c>
-      <c r="F28" s="6">
+      <c r="F28" s="5">
         <v>2.0</v>
       </c>
-      <c r="G28" s="6">
+      <c r="G28" s="5">
         <v>16.6</v>
       </c>
-      <c r="H28" s="6">
+      <c r="H28" s="5">
         <v>2.9</v>
       </c>
-      <c r="I28" s="6">
+      <c r="I28" s="5">
         <v>23.8</v>
       </c>
-      <c r="J28" s="6">
+      <c r="J28" s="5">
         <v>4.2</v>
       </c>
-      <c r="K28" s="6">
+      <c r="K28" s="5">
         <v>17.8</v>
       </c>
-      <c r="L28" s="6">
+      <c r="L28" s="5">
         <v>8.1</v>
       </c>
-      <c r="M28" s="6">
+      <c r="M28" s="5">
         <v>14.4</v>
       </c>
-      <c r="N28" s="6">
+      <c r="N28" s="5">
         <v>1.6</v>
       </c>
     </row>
     <row r="29" spans="1:14">
-      <c r="A29" s="5" t="s">
+      <c r="A29" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B29" s="5" t="s">
+      <c r="B29" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C29" s="6">
-[...32 lines deleted...]
-      <c r="N29" s="6" t="s">
+      <c r="C29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N29" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:14">
-      <c r="A30" s="5"/>
-      <c r="B30" s="5" t="s">
+      <c r="A30" s="4"/>
+      <c r="B30" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C30" s="6">
-[...32 lines deleted...]
-      <c r="N30" s="6" t="s">
+      <c r="C30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N30" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:14">
-      <c r="A31" s="5"/>
-      <c r="B31" s="5" t="s">
+      <c r="A31" s="4"/>
+      <c r="B31" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C31" s="6">
-[...32 lines deleted...]
-      <c r="N31" s="6" t="s">
+      <c r="C31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N31" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:14">
-      <c r="A32" s="5"/>
-      <c r="B32" s="5" t="s">
+      <c r="A32" s="4"/>
+      <c r="B32" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C32" s="6">
-[...11 lines deleted...]
-      <c r="G32" s="6">
+      <c r="C32" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E32" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G32" s="5">
         <v>4.8</v>
       </c>
-      <c r="H32" s="6">
+      <c r="H32" s="5">
         <v>1.7</v>
       </c>
-      <c r="I32" s="6">
+      <c r="I32" s="5">
         <v>13.6</v>
       </c>
-      <c r="J32" s="6">
+      <c r="J32" s="5">
         <v>3.4</v>
       </c>
-      <c r="K32" s="6">
+      <c r="K32" s="5">
         <v>13.7</v>
       </c>
-      <c r="L32" s="6">
+      <c r="L32" s="5">
         <v>7.3</v>
       </c>
-      <c r="M32" s="6">
+      <c r="M32" s="5">
         <v>5.0</v>
       </c>
-      <c r="N32" s="6">
+      <c r="N32" s="5">
         <v>1.0</v>
       </c>
     </row>
     <row r="33" spans="1:14">
-      <c r="A33" s="5"/>
-      <c r="B33" s="5" t="s">
+      <c r="A33" s="4"/>
+      <c r="B33" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="C33" s="6">
+      <c r="C33" s="5">
         <v>19.8</v>
       </c>
-      <c r="D33" s="6">
+      <c r="D33" s="5">
         <v>4.4</v>
       </c>
-      <c r="E33" s="6">
+      <c r="E33" s="5">
         <v>10.6</v>
       </c>
-      <c r="F33" s="6">
+      <c r="F33" s="5">
         <v>2.7</v>
       </c>
-      <c r="G33" s="6">
+      <c r="G33" s="5">
         <v>29.9</v>
       </c>
-      <c r="H33" s="6">
+      <c r="H33" s="5">
         <v>3.7</v>
       </c>
-      <c r="I33" s="6">
+      <c r="I33" s="5">
         <v>14.2</v>
       </c>
-      <c r="J33" s="6">
+      <c r="J33" s="5">
         <v>3.4</v>
       </c>
-      <c r="K33" s="6">
+      <c r="K33" s="5">
         <v>13.2</v>
       </c>
-      <c r="L33" s="6">
+      <c r="L33" s="5">
         <v>7.1</v>
       </c>
-      <c r="M33" s="6">
+      <c r="M33" s="5">
         <v>19.3</v>
       </c>
-      <c r="N33" s="6">
+      <c r="N33" s="5">
         <v>1.8</v>
       </c>
     </row>
     <row r="34" spans="1:14">
-      <c r="A34" s="5"/>
-      <c r="B34" s="5" t="s">
+      <c r="A34" s="4"/>
+      <c r="B34" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="C34" s="6">
+      <c r="C34" s="5">
         <v>1.2</v>
       </c>
-      <c r="D34" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="6">
+      <c r="D34" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="5">
         <v>14.9</v>
       </c>
-      <c r="F34" s="6">
+      <c r="F34" s="5">
         <v>3.1</v>
       </c>
-      <c r="G34" s="6">
+      <c r="G34" s="5">
         <v>5.5</v>
       </c>
-      <c r="H34" s="6">
+      <c r="H34" s="5">
         <v>1.9</v>
       </c>
-      <c r="I34" s="6">
+      <c r="I34" s="5">
         <v>1.9</v>
       </c>
-      <c r="J34" s="6">
+      <c r="J34" s="5">
         <v>1.4</v>
       </c>
-      <c r="K34" s="6">
-[...5 lines deleted...]
-      <c r="M34" s="6">
+      <c r="K34" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M34" s="5">
         <v>6.1</v>
       </c>
-      <c r="N34" s="6">
+      <c r="N34" s="5">
         <v>1.1</v>
       </c>
     </row>
     <row r="35" spans="1:14">
-      <c r="A35" s="5"/>
-      <c r="B35" s="5" t="s">
+      <c r="A35" s="4"/>
+      <c r="B35" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="C35" s="6">
-[...17 lines deleted...]
-      <c r="I35" s="6">
+      <c r="C35" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E35" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G35" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I35" s="5">
         <v>2.0</v>
       </c>
-      <c r="J35" s="6">
+      <c r="J35" s="5">
         <v>1.4</v>
       </c>
-      <c r="K35" s="6">
+      <c r="K35" s="5">
         <v>9.1</v>
       </c>
-      <c r="L35" s="6">
+      <c r="L35" s="5">
         <v>6.1</v>
       </c>
-      <c r="M35" s="6">
+      <c r="M35" s="5">
         <v>0.8</v>
       </c>
-      <c r="N35" s="6">
+      <c r="N35" s="5">
         <v>0.4</v>
       </c>
     </row>
     <row r="36" spans="1:14">
-      <c r="A36" s="5"/>
-      <c r="B36" s="5" t="s">
+      <c r="A36" s="4"/>
+      <c r="B36" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="C36" s="6">
+      <c r="C36" s="5">
         <v>21.0</v>
       </c>
-      <c r="D36" s="6">
+      <c r="D36" s="5">
         <v>4.5</v>
       </c>
-      <c r="E36" s="6">
+      <c r="E36" s="5">
         <v>25.5</v>
       </c>
-      <c r="F36" s="6">
+      <c r="F36" s="5">
         <v>3.8</v>
       </c>
-      <c r="G36" s="6">
+      <c r="G36" s="5">
         <v>40.2</v>
       </c>
-      <c r="H36" s="6">
+      <c r="H36" s="5">
         <v>3.9</v>
       </c>
-      <c r="I36" s="6">
+      <c r="I36" s="5">
         <v>31.7</v>
       </c>
-      <c r="J36" s="6">
+      <c r="J36" s="5">
         <v>4.6</v>
       </c>
-      <c r="K36" s="6">
+      <c r="K36" s="5">
         <v>35.9</v>
       </c>
-      <c r="L36" s="6">
+      <c r="L36" s="5">
         <v>10.2</v>
       </c>
-      <c r="M36" s="6">
+      <c r="M36" s="5">
         <v>31.2</v>
       </c>
-      <c r="N36" s="6">
+      <c r="N36" s="5">
         <v>2.1</v>
       </c>
     </row>
     <row r="37" spans="1:14">
-      <c r="A37" s="5" t="s">
+      <c r="A37" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B37" s="5" t="s">
+      <c r="B37" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C37" s="6">
-[...32 lines deleted...]
-      <c r="N37" s="6" t="s">
+      <c r="C37" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E37" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G37" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I37" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K37" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M37" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N37" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:14">
-      <c r="A38" s="5"/>
-      <c r="B38" s="5" t="s">
+      <c r="A38" s="4"/>
+      <c r="B38" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C38" s="6">
-[...32 lines deleted...]
-      <c r="N38" s="6" t="s">
+      <c r="C38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J38" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N38" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:14">
-      <c r="A39" s="5"/>
-      <c r="B39" s="5" t="s">
+      <c r="A39" s="4"/>
+      <c r="B39" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C39" s="6">
-[...32 lines deleted...]
-      <c r="N39" s="6" t="s">
+      <c r="C39" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E39" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G39" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I39" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K39" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M39" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N39" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:14">
-      <c r="A40" s="5"/>
-      <c r="B40" s="5" t="s">
+      <c r="A40" s="4"/>
+      <c r="B40" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C40" s="6">
-[...17 lines deleted...]
-      <c r="I40" s="6">
+      <c r="C40" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E40" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G40" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I40" s="5">
         <v>13.5</v>
       </c>
-      <c r="J40" s="6">
+      <c r="J40" s="5">
         <v>3.4</v>
       </c>
-      <c r="K40" s="6">
-[...5 lines deleted...]
-      <c r="M40" s="6">
+      <c r="K40" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M40" s="5">
         <v>2.8</v>
       </c>
-      <c r="N40" s="6">
+      <c r="N40" s="5">
         <v>0.7</v>
       </c>
     </row>
     <row r="41" spans="1:14">
-      <c r="A41" s="5"/>
-      <c r="B41" s="5" t="s">
+      <c r="A41" s="4"/>
+      <c r="B41" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="C41" s="6">
+      <c r="C41" s="5">
         <v>36.2</v>
       </c>
-      <c r="D41" s="6">
+      <c r="D41" s="5">
         <v>5.3</v>
       </c>
-      <c r="E41" s="6">
+      <c r="E41" s="5">
         <v>21.3</v>
       </c>
-      <c r="F41" s="6">
+      <c r="F41" s="5">
         <v>3.6</v>
       </c>
-      <c r="G41" s="6">
+      <c r="G41" s="5">
         <v>37.7</v>
       </c>
-      <c r="H41" s="6">
+      <c r="H41" s="5">
         <v>3.9</v>
       </c>
-      <c r="I41" s="6">
+      <c r="I41" s="5">
         <v>17.6</v>
       </c>
-      <c r="J41" s="6">
+      <c r="J41" s="5">
         <v>3.7</v>
       </c>
-      <c r="K41" s="6">
-[...5 lines deleted...]
-      <c r="M41" s="6">
+      <c r="K41" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M41" s="5">
         <v>27.4</v>
       </c>
-      <c r="N41" s="6">
+      <c r="N41" s="5">
         <v>2.0</v>
       </c>
     </row>
     <row r="42" spans="1:14">
-      <c r="A42" s="5"/>
-      <c r="B42" s="5" t="s">
+      <c r="A42" s="4"/>
+      <c r="B42" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="C42" s="6">
+      <c r="C42" s="5">
         <v>31.8</v>
       </c>
-      <c r="D42" s="6">
+      <c r="D42" s="5">
         <v>5.0</v>
       </c>
-      <c r="E42" s="6">
+      <c r="E42" s="5">
         <v>46.1</v>
       </c>
-      <c r="F42" s="6">
+      <c r="F42" s="5">
         <v>4.4</v>
       </c>
-      <c r="G42" s="6">
+      <c r="G42" s="5">
         <v>5.5</v>
       </c>
-      <c r="H42" s="6">
+      <c r="H42" s="5">
         <v>1.9</v>
       </c>
-      <c r="I42" s="6">
+      <c r="I42" s="5">
         <v>8.6</v>
       </c>
-      <c r="J42" s="6">
+      <c r="J42" s="5">
         <v>2.7</v>
       </c>
-      <c r="K42" s="6">
-[...5 lines deleted...]
-      <c r="M42" s="6">
+      <c r="K42" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M42" s="5">
         <v>20.7</v>
       </c>
-      <c r="N42" s="6">
+      <c r="N42" s="5">
         <v>1.8</v>
       </c>
     </row>
     <row r="43" spans="1:14">
-      <c r="A43" s="5"/>
-      <c r="B43" s="5" t="s">
+      <c r="A43" s="4"/>
+      <c r="B43" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="C43" s="6">
-[...5 lines deleted...]
-      <c r="E43" s="6">
+      <c r="C43" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E43" s="5">
         <v>1.6</v>
       </c>
-      <c r="F43" s="6">
+      <c r="F43" s="5">
         <v>1.1</v>
       </c>
-      <c r="G43" s="6">
-[...5 lines deleted...]
-      <c r="I43" s="6">
+      <c r="G43" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I43" s="5">
         <v>4.8</v>
       </c>
-      <c r="J43" s="6">
+      <c r="J43" s="5">
         <v>2.1</v>
       </c>
-      <c r="K43" s="6">
+      <c r="K43" s="5">
         <v>46.3</v>
       </c>
-      <c r="L43" s="6">
+      <c r="L43" s="5">
         <v>10.6</v>
       </c>
-      <c r="M43" s="6">
+      <c r="M43" s="5">
         <v>3.5</v>
       </c>
-      <c r="N43" s="6">
+      <c r="N43" s="5">
         <v>0.8</v>
       </c>
     </row>
     <row r="44" spans="1:14">
-      <c r="A44" s="5"/>
-      <c r="B44" s="5" t="s">
+      <c r="A44" s="4"/>
+      <c r="B44" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="C44" s="6">
+      <c r="C44" s="5">
         <v>68.0</v>
       </c>
-      <c r="D44" s="6">
+      <c r="D44" s="5">
         <v>5.1</v>
       </c>
-      <c r="E44" s="6">
+      <c r="E44" s="5">
         <v>69.0</v>
       </c>
-      <c r="F44" s="6">
+      <c r="F44" s="5">
         <v>4.1</v>
       </c>
-      <c r="G44" s="6">
+      <c r="G44" s="5">
         <v>43.2</v>
       </c>
-      <c r="H44" s="6">
+      <c r="H44" s="5">
         <v>4.0</v>
       </c>
-      <c r="I44" s="6">
+      <c r="I44" s="5">
         <v>44.5</v>
       </c>
-      <c r="J44" s="6">
+      <c r="J44" s="5">
         <v>4.8</v>
       </c>
-      <c r="K44" s="6">
+      <c r="K44" s="5">
         <v>46.3</v>
       </c>
-      <c r="L44" s="6">
+      <c r="L44" s="5">
         <v>10.6</v>
       </c>
-      <c r="M44" s="6">
+      <c r="M44" s="5">
         <v>54.4</v>
       </c>
-      <c r="N44" s="6">
+      <c r="N44" s="5">
         <v>2.2</v>
       </c>
     </row>
     <row r="45" spans="1:14">
-      <c r="A45" s="5" t="s">
+      <c r="A45" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B45" s="5" t="s">
+      <c r="B45" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C45" s="6">
-[...32 lines deleted...]
-      <c r="N45" s="6" t="s">
+      <c r="C45" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E45" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G45" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I45" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K45" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M45" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N45" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:14">
-      <c r="A46" s="5"/>
-      <c r="B46" s="5" t="s">
+      <c r="A46" s="4"/>
+      <c r="B46" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C46" s="6">
-[...32 lines deleted...]
-      <c r="N46" s="6" t="s">
+      <c r="C46" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E46" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G46" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I46" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K46" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M46" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N46" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:14">
-      <c r="A47" s="5"/>
-      <c r="B47" s="5" t="s">
+      <c r="A47" s="4"/>
+      <c r="B47" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C47" s="6">
-[...32 lines deleted...]
-      <c r="N47" s="6" t="s">
+      <c r="C47" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E47" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G47" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I47" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J47" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K47" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M47" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N47" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:14">
-      <c r="A48" s="5"/>
-      <c r="B48" s="5" t="s">
+      <c r="A48" s="4"/>
+      <c r="B48" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C48" s="6">
-[...5 lines deleted...]
-      <c r="E48" s="6">
+      <c r="C48" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E48" s="5">
         <v>0.8</v>
       </c>
-      <c r="F48" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="6">
+      <c r="F48" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G48" s="5">
         <v>10.6</v>
       </c>
-      <c r="H48" s="6">
+      <c r="H48" s="5">
         <v>2.4</v>
       </c>
-      <c r="I48" s="6">
+      <c r="I48" s="5">
         <v>45.4</v>
       </c>
-      <c r="J48" s="6">
+      <c r="J48" s="5">
         <v>4.8</v>
       </c>
-      <c r="K48" s="6">
+      <c r="K48" s="5">
         <v>26.8</v>
       </c>
-      <c r="L48" s="6">
+      <c r="L48" s="5">
         <v>9.4</v>
       </c>
-      <c r="M48" s="6">
+      <c r="M48" s="5">
         <v>14.4</v>
       </c>
-      <c r="N48" s="6">
+      <c r="N48" s="5">
         <v>1.5</v>
       </c>
     </row>
     <row r="49" spans="1:14">
-      <c r="A49" s="5"/>
-      <c r="B49" s="5" t="s">
+      <c r="A49" s="4"/>
+      <c r="B49" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="C49" s="6">
+      <c r="C49" s="5">
         <v>65.8</v>
       </c>
-      <c r="D49" s="6">
+      <c r="D49" s="5">
         <v>5.1</v>
       </c>
-      <c r="E49" s="6">
+      <c r="E49" s="5">
         <v>32.7</v>
       </c>
-      <c r="F49" s="6">
+      <c r="F49" s="5">
         <v>4.1</v>
       </c>
-      <c r="G49" s="6">
-[...2 lines deleted...]
-      <c r="H49" s="6">
+      <c r="G49" s="5">
+        <v>78.40000000000001</v>
+      </c>
+      <c r="H49" s="5">
         <v>3.3</v>
       </c>
-      <c r="I49" s="6">
+      <c r="I49" s="5">
         <v>37.3</v>
       </c>
-      <c r="J49" s="6">
+      <c r="J49" s="5">
         <v>4.7</v>
       </c>
-      <c r="K49" s="6">
+      <c r="K49" s="5">
         <v>17.8</v>
       </c>
-      <c r="L49" s="6">
+      <c r="L49" s="5">
         <v>8.1</v>
       </c>
-      <c r="M49" s="6">
+      <c r="M49" s="5">
         <v>53.3</v>
       </c>
-      <c r="N49" s="6">
+      <c r="N49" s="5">
         <v>2.2</v>
       </c>
     </row>
     <row r="50" spans="1:14">
-      <c r="A50" s="5"/>
-      <c r="B50" s="5" t="s">
+      <c r="A50" s="4"/>
+      <c r="B50" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="C50" s="6">
+      <c r="C50" s="5">
         <v>34.2</v>
       </c>
-      <c r="D50" s="6">
+      <c r="D50" s="5">
         <v>5.1</v>
       </c>
-      <c r="E50" s="6">
+      <c r="E50" s="5">
         <v>64.8</v>
       </c>
-      <c r="F50" s="6">
+      <c r="F50" s="5">
         <v>4.2</v>
       </c>
-      <c r="G50" s="6">
+      <c r="G50" s="5">
         <v>11.0</v>
       </c>
-      <c r="H50" s="6">
+      <c r="H50" s="5">
         <v>2.5</v>
       </c>
-      <c r="I50" s="6">
+      <c r="I50" s="5">
         <v>10.6</v>
       </c>
-      <c r="J50" s="6">
+      <c r="J50" s="5">
         <v>3.0</v>
       </c>
-      <c r="K50" s="6">
-[...5 lines deleted...]
-      <c r="M50" s="6">
+      <c r="K50" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M50" s="5">
         <v>28.0</v>
       </c>
-      <c r="N50" s="6">
+      <c r="N50" s="5">
         <v>2.0</v>
       </c>
     </row>
     <row r="51" spans="1:14">
-      <c r="A51" s="5"/>
-      <c r="B51" s="5" t="s">
+      <c r="A51" s="4"/>
+      <c r="B51" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="C51" s="6">
-[...5 lines deleted...]
-      <c r="E51" s="6">
+      <c r="C51" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E51" s="5">
         <v>1.6</v>
       </c>
-      <c r="F51" s="6">
+      <c r="F51" s="5">
         <v>1.1</v>
       </c>
-      <c r="G51" s="6">
-[...5 lines deleted...]
-      <c r="I51" s="6">
+      <c r="G51" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I51" s="5">
         <v>6.7</v>
       </c>
-      <c r="J51" s="6">
+      <c r="J51" s="5">
         <v>2.5</v>
       </c>
-      <c r="K51" s="6">
+      <c r="K51" s="5">
         <v>55.4</v>
       </c>
-      <c r="L51" s="6">
+      <c r="L51" s="5">
         <v>10.6</v>
       </c>
-      <c r="M51" s="6">
+      <c r="M51" s="5">
         <v>4.3</v>
       </c>
-      <c r="N51" s="6">
+      <c r="N51" s="5">
         <v>0.9</v>
       </c>
     </row>
     <row r="52" spans="1:14">
-      <c r="A52" s="5"/>
-      <c r="B52" s="5" t="s">
+      <c r="A52" s="4"/>
+      <c r="B52" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="C52" s="6">
+      <c r="C52" s="5">
         <v>100.0</v>
       </c>
-      <c r="D52" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E52" s="6">
+      <c r="D52" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E52" s="5">
         <v>100.0</v>
       </c>
-      <c r="F52" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="6">
+      <c r="F52" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G52" s="5">
         <v>100.0</v>
       </c>
-      <c r="H52" s="6" t="s">
-[...2 lines deleted...]
-      <c r="I52" s="6">
+      <c r="H52" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I52" s="5">
         <v>100.0</v>
       </c>
-      <c r="J52" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K52" s="6">
+      <c r="J52" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K52" s="5">
         <v>100.0</v>
       </c>
-      <c r="L52" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M52" s="6">
+      <c r="L52" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M52" s="5">
         <v>100.0</v>
       </c>
-      <c r="N52" s="6" t="s">
+      <c r="N52" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:14" customHeight="1" ht="21.75">
-      <c r="A53" t="inlineStr">
-[...38 lines deleted...]
-      <c r="N53" s="3"/>
+      <c r="A53" t="s">
+        <v>31</v>
+      </c>
+      <c r="C53" s="2"/>
+      <c r="D53" s="2"/>
+      <c r="E53" s="2"/>
+      <c r="F53" s="2"/>
+      <c r="G53" s="2"/>
+      <c r="H53" s="2"/>
+      <c r="I53" s="2"/>
+      <c r="J53" s="2"/>
+      <c r="K53" s="2"/>
+      <c r="L53" s="2"/>
+      <c r="M53" s="2"/>
+      <c r="N53" s="2"/>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="6"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
+      <c r="J54" s="7"/>
+      <c r="K54" s="7"/>
+      <c r="L54" s="7"/>
+      <c r="M54" s="7"/>
+      <c r="N54" s="7"/>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="7"/>
+      <c r="J55" s="7"/>
+      <c r="K55" s="7"/>
+      <c r="L55" s="7"/>
+      <c r="M55" s="7"/>
+      <c r="N55" s="7"/>
     </row>
     <row r="56" spans="1:14">
-      <c r="A56" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A56" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="7"/>
+      <c r="J56" s="7"/>
+      <c r="K56" s="7"/>
+      <c r="L56" s="7"/>
+      <c r="M56" s="7"/>
+      <c r="N56" s="7"/>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C57" s="7"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
+      <c r="J57" s="7"/>
+      <c r="K57" s="7"/>
+      <c r="L57" s="7"/>
+      <c r="M57" s="7"/>
+      <c r="N57" s="7"/>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7"/>
+      <c r="E58" s="7"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="7"/>
+      <c r="J58" s="7"/>
+      <c r="K58" s="7"/>
+      <c r="L58" s="7"/>
+      <c r="M58" s="7"/>
+      <c r="N58" s="7"/>
     </row>
     <row r="59" spans="1:14">
-      <c r="A59" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A59" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C59" s="7"/>
+      <c r="D59" s="7"/>
+      <c r="E59" s="7"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="7"/>
+      <c r="J59" s="7"/>
+      <c r="K59" s="7"/>
+      <c r="L59" s="7"/>
+      <c r="M59" s="7"/>
+      <c r="N59" s="7"/>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C60" s="7"/>
+      <c r="D60" s="7"/>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="7"/>
+      <c r="J60" s="7"/>
+      <c r="K60" s="7"/>
+      <c r="L60" s="7"/>
+      <c r="M60" s="7"/>
+      <c r="N60" s="7"/>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C61" s="7"/>
+      <c r="D61" s="7"/>
+      <c r="E61" s="7"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
+      <c r="H61" s="7"/>
+      <c r="I61" s="7"/>
+      <c r="J61" s="7"/>
+      <c r="K61" s="7"/>
+      <c r="L61" s="7"/>
+      <c r="M61" s="7"/>
+      <c r="N61" s="7"/>
     </row>
     <row r="62" spans="1:14">
-      <c r="A62" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A62" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C62" s="7"/>
+      <c r="D62" s="7"/>
+      <c r="E62" s="7"/>
+      <c r="F62" s="7"/>
+      <c r="G62" s="7"/>
+      <c r="H62" s="7"/>
+      <c r="I62" s="7"/>
+      <c r="J62" s="7"/>
+      <c r="K62" s="7"/>
+      <c r="L62" s="7"/>
+      <c r="M62" s="7"/>
+      <c r="N62" s="7"/>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C63" s="7"/>
+      <c r="D63" s="7"/>
+      <c r="E63" s="7"/>
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="7"/>
+      <c r="I63" s="7"/>
+      <c r="J63" s="7"/>
+      <c r="K63" s="7"/>
+      <c r="L63" s="7"/>
+      <c r="M63" s="7"/>
+      <c r="N63" s="7"/>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C64" s="7"/>
+      <c r="D64" s="7"/>
+      <c r="E64" s="7"/>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
+      <c r="H64" s="7"/>
+      <c r="I64" s="7"/>
+      <c r="J64" s="7"/>
+      <c r="K64" s="7"/>
+      <c r="L64" s="7"/>
+      <c r="M64" s="7"/>
+      <c r="N64" s="7"/>
     </row>
     <row r="65" spans="1:14">
-      <c r="A65" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A65" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C65" s="7"/>
+      <c r="D65" s="7"/>
+      <c r="E65" s="7"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="7"/>
+      <c r="J65" s="7"/>
+      <c r="K65" s="7"/>
+      <c r="L65" s="7"/>
+      <c r="M65" s="7"/>
+      <c r="N65" s="7"/>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B66" s="7"/>
+      <c r="C66" s="7"/>
+      <c r="D66" s="7"/>
+      <c r="E66" s="7"/>
+      <c r="F66" s="7"/>
+      <c r="G66" s="7"/>
+      <c r="H66" s="7"/>
+      <c r="I66" s="7"/>
+      <c r="J66" s="7"/>
+      <c r="K66" s="7"/>
+      <c r="L66" s="7"/>
+      <c r="M66" s="7"/>
+      <c r="N66" s="7"/>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C67" s="7"/>
+      <c r="D67" s="7"/>
+      <c r="E67" s="7"/>
+      <c r="F67" s="7"/>
+      <c r="G67" s="7"/>
+      <c r="H67" s="7"/>
+      <c r="I67" s="7"/>
+      <c r="J67" s="7"/>
+      <c r="K67" s="7"/>
+      <c r="L67" s="7"/>
+      <c r="M67" s="7"/>
+      <c r="N67" s="7"/>
     </row>
     <row r="68" spans="1:14">
-      <c r="A68" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A68" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C68" s="7"/>
+      <c r="D68" s="7"/>
+      <c r="E68" s="7"/>
+      <c r="F68" s="7"/>
+      <c r="G68" s="7"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="7"/>
+      <c r="J68" s="7"/>
+      <c r="K68" s="7"/>
+      <c r="L68" s="7"/>
+      <c r="M68" s="7"/>
+      <c r="N68" s="7"/>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C69" s="7"/>
+      <c r="D69" s="7"/>
+      <c r="E69" s="7"/>
+      <c r="F69" s="7"/>
+      <c r="G69" s="7"/>
+      <c r="H69" s="7"/>
+      <c r="I69" s="7"/>
+      <c r="J69" s="7"/>
+      <c r="K69" s="7"/>
+      <c r="L69" s="7"/>
+      <c r="M69" s="7"/>
+      <c r="N69" s="7"/>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C70" s="7"/>
+      <c r="D70" s="7"/>
+      <c r="E70" s="7"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="7"/>
+      <c r="I70" s="7"/>
+      <c r="J70" s="7"/>
+      <c r="K70" s="7"/>
+      <c r="L70" s="7"/>
+      <c r="M70" s="7"/>
+      <c r="N70" s="7"/>
     </row>
     <row r="71" spans="1:14">
-      <c r="A71" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A71" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C71" s="7"/>
+      <c r="D71" s="7"/>
+      <c r="E71" s="7"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="7"/>
+      <c r="I71" s="7"/>
+      <c r="J71" s="7"/>
+      <c r="K71" s="7"/>
+      <c r="L71" s="7"/>
+      <c r="M71" s="7"/>
+      <c r="N71" s="7"/>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C72" s="7"/>
+      <c r="D72" s="7"/>
+      <c r="E72" s="7"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
+      <c r="I72" s="7"/>
+      <c r="J72" s="7"/>
+      <c r="K72" s="7"/>
+      <c r="L72" s="7"/>
+      <c r="M72" s="7"/>
+      <c r="N72" s="7"/>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B73" s="7"/>
+      <c r="C73" s="7"/>
+      <c r="D73" s="7"/>
+      <c r="E73" s="7"/>
+      <c r="F73" s="7"/>
+      <c r="G73" s="7"/>
+      <c r="H73" s="7"/>
+      <c r="I73" s="7"/>
+      <c r="J73" s="7"/>
+      <c r="K73" s="7"/>
+      <c r="L73" s="7"/>
+      <c r="M73" s="7"/>
+      <c r="N73" s="7"/>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C74" s="7"/>
+      <c r="D74" s="7"/>
+      <c r="E74" s="7"/>
+      <c r="F74" s="7"/>
+      <c r="G74" s="7"/>
+      <c r="H74" s="7"/>
+      <c r="I74" s="7"/>
+      <c r="J74" s="7"/>
+      <c r="K74" s="7"/>
+      <c r="L74" s="7"/>
+      <c r="M74" s="7"/>
+      <c r="N74" s="7"/>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C75" s="7"/>
+      <c r="D75" s="7"/>
+      <c r="E75" s="7"/>
+      <c r="F75" s="7"/>
+      <c r="G75" s="7"/>
+      <c r="H75" s="7"/>
+      <c r="I75" s="7"/>
+      <c r="J75" s="7"/>
+      <c r="K75" s="7"/>
+      <c r="L75" s="7"/>
+      <c r="M75" s="7"/>
+      <c r="N75" s="7"/>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C76" s="7"/>
+      <c r="D76" s="7"/>
+      <c r="E76" s="7"/>
+      <c r="F76" s="7"/>
+      <c r="G76" s="7"/>
+      <c r="H76" s="7"/>
+      <c r="I76" s="7"/>
+      <c r="J76" s="7"/>
+      <c r="K76" s="7"/>
+      <c r="L76" s="7"/>
+      <c r="M76" s="7"/>
+      <c r="N76" s="7"/>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B77" s="7"/>
+      <c r="C77" s="7"/>
+      <c r="D77" s="7"/>
+      <c r="E77" s="7"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="7"/>
+      <c r="H77" s="7"/>
+      <c r="I77" s="7"/>
+      <c r="J77" s="7"/>
+      <c r="K77" s="7"/>
+      <c r="L77" s="7"/>
+      <c r="M77" s="7"/>
+      <c r="N77" s="7"/>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B78" s="7"/>
+      <c r="C78" s="7"/>
+      <c r="D78" s="7"/>
+      <c r="E78" s="7"/>
+      <c r="F78" s="7"/>
+      <c r="G78" s="7"/>
+      <c r="H78" s="7"/>
+      <c r="I78" s="7"/>
+      <c r="J78" s="7"/>
+      <c r="K78" s="7"/>
+      <c r="L78" s="7"/>
+      <c r="M78" s="7"/>
+      <c r="N78" s="7"/>
+    </row>
+    <row r="79" spans="1:14">
+      <c r="A79" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B79" s="7"/>
+      <c r="C79" s="7"/>
+      <c r="D79" s="7"/>
+      <c r="E79" s="7"/>
+      <c r="F79" s="7"/>
+      <c r="G79" s="7"/>
+      <c r="H79" s="7"/>
+      <c r="I79" s="7"/>
+      <c r="J79" s="7"/>
+      <c r="K79" s="7"/>
+      <c r="L79" s="7"/>
+      <c r="M79" s="7"/>
+      <c r="N79" s="7"/>
+    </row>
+    <row r="80" spans="1:14">
+      <c r="A80" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C80" s="7"/>
+      <c r="D80" s="7"/>
+      <c r="E80" s="7"/>
+      <c r="F80" s="7"/>
+      <c r="G80" s="7"/>
+      <c r="H80" s="7"/>
+      <c r="I80" s="7"/>
+      <c r="J80" s="7"/>
+      <c r="K80" s="7"/>
+      <c r="L80" s="7"/>
+      <c r="M80" s="7"/>
+      <c r="N80" s="7"/>
+    </row>
+    <row r="81" spans="1:14">
+      <c r="A81" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C81" s="7"/>
+      <c r="D81" s="7"/>
+      <c r="E81" s="7"/>
+      <c r="F81" s="7"/>
+      <c r="G81" s="7"/>
+      <c r="H81" s="7"/>
+      <c r="I81" s="7"/>
+      <c r="J81" s="7"/>
+      <c r="K81" s="7"/>
+      <c r="L81" s="7"/>
+      <c r="M81" s="7"/>
+      <c r="N81" s="7"/>
+    </row>
+    <row r="82" spans="1:14">
+      <c r="A82" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C82" s="7"/>
+      <c r="D82" s="7"/>
+      <c r="E82" s="7"/>
+      <c r="F82" s="7"/>
+      <c r="G82" s="7"/>
+      <c r="H82" s="7"/>
+      <c r="I82" s="7"/>
+      <c r="J82" s="7"/>
+      <c r="K82" s="7"/>
+      <c r="L82" s="7"/>
+      <c r="M82" s="7"/>
+      <c r="N82" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A4:N4"/>
     <mergeCell ref="A5:N5"/>
     <mergeCell ref="A6:N6"/>
     <mergeCell ref="A7:N7"/>
     <mergeCell ref="A8:N8"/>
     <mergeCell ref="C10:N10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="M11:N11"/>
     <mergeCell ref="A13:A20"/>
     <mergeCell ref="A21:A28"/>
     <mergeCell ref="A29:A36"/>
     <mergeCell ref="A37:A44"/>
     <mergeCell ref="A45:A52"/>
     <mergeCell ref="A53:N53"/>
-    <mergeCell ref="A56:N56"/>
-[...10 lines deleted...]
-    <mergeCell ref="A72:N72"/>
+    <mergeCell ref="A54:N54"/>
+    <mergeCell ref="B55:N55"/>
+    <mergeCell ref="B56:N56"/>
+    <mergeCell ref="B57:N57"/>
+    <mergeCell ref="B58:N58"/>
+    <mergeCell ref="B59:N59"/>
+    <mergeCell ref="B60:N60"/>
+    <mergeCell ref="B61:N61"/>
+    <mergeCell ref="B62:N62"/>
+    <mergeCell ref="B63:N63"/>
+    <mergeCell ref="B64:N64"/>
+    <mergeCell ref="B65:N65"/>
+    <mergeCell ref="B66:N66"/>
+    <mergeCell ref="B67:N67"/>
+    <mergeCell ref="B68:N68"/>
+    <mergeCell ref="B69:N69"/>
+    <mergeCell ref="B70:N70"/>
+    <mergeCell ref="B71:N71"/>
+    <mergeCell ref="B72:N72"/>
+    <mergeCell ref="B73:N73"/>
+    <mergeCell ref="B74:N74"/>
+    <mergeCell ref="B75:N75"/>
+    <mergeCell ref="B76:N76"/>
+    <mergeCell ref="B77:N77"/>
+    <mergeCell ref="B78:N78"/>
+    <mergeCell ref="B79:N79"/>
+    <mergeCell ref="B80:N80"/>
+    <mergeCell ref="B81:N81"/>
+    <mergeCell ref="B82:N82"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>