--- v1 (2026-10-01)
+++ v2 (2026-10-02)
@@ -14,261 +14,261 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>IFN5</t>
-[...23 lines deleted...]
-    <t>région de production</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldrandanteil</t>
+  </si>
+  <si>
+    <t>Gehölzartenvielfalt am Waldrand (3 Klassen) · NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Produktionsregion</t>
+  </si>
+  <si>
+    <t>Einheit: %, Spaltentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: Waldrand bis montane Stufe</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...17 lines deleted...]
-    <t>étages de végétation NaiS (6 classes)</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Gehölzartenvielfalt am Waldrand (3 Klassen)</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
+    <t>obersubalpin</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>haut-montagnard</t>
-[...23 lines deleted...]
-    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>unter- und obermontan</t>
+  </si>
+  <si>
+    <t>submontan</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch und kollin</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>gering</t>
+  </si>
+  <si>
+    <t>mittel</t>
+  </si>
+  <si>
+    <t>hoch</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>IFN5 [550]</t>
-[...20 lines deleted...]
-Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>Waldrand bis montane Stufe [2677]
+Waldrand in den NaiS-Vegetationshöhenstufen hyperinsubrisch, kollin, kollin mit Buche, submontan, untermontan, obermontan, unter-/obermontan und hochmontan. Grundlage: Feldaufnahme (MID 29: Waldrandbeschreibung)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Produktionsregion [PRODREG, 49]
+Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>proportion de lisière [124], Stk.
-Proportion de lisière présentant une certaine caractéristique (p. ex. diversité structurelle, diversité des espèces ligneuses, structure de la lisière) par rapport à la lisière totale. La lisière est ici définie comme le domaine de transition ou la limite entre la forêt et d’autres éléments du paysage.</t>
+    <t>Waldrandanteil [124], Stk.
+Anteil des Waldrandes mit einer bestimmten Eigenschaft (z.B. Strukturvielfalt, Gehölzartenvielfalt, Waldrandaufbau) am gesamten Waldrand. Dabei ist der Waldrand der Grenz- oder Übergangsbereich zwischen der Vegetationsform Wald und anderen Elementen der Landschaft.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 27.04.2023 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>total de colonne [3]</t>
+    <t>Spaltentotal [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>diversité des espèces ligneuses en lisière (3 classes) [WRARTENKLA5, 1291]
-Valeur écologique de la lisière, en trois classes, déterminée à l'aide du nombre d'espèces ligneuses présentes ainsi que de la proportion pondérée d'arbustes épineux, de bois tendres à courte durée de vie et nécessitant de la lumière (bouleaux, aulnes, peupliers, saules) ainsi que d'autres espèces forestières d'une grande valeur écologique (par exemple chênes, sorbiers des oiseleurs). Source: relevé de terrain (MID 568: Pflanzenarten am Waldrand)</t>
+    <t>Gehölzartenvielfalt am Waldrand (3 Klassen) [WRARTENKLA5, 1291]
+Ökologischer Wert des Waldrands in drei Klassen, ermittelt mithilfe der Anzahl der vorkommenden Gehölzarten sowie des gewichteten Anteils von Dornensträuchern, kurzlebigen, lichtbedürftigen Weichhölzern (Birken, Erlen, Pappeln, Weiden) sowie anderen ökologisch wertvollen Gehölzarten (z.B. Eichen, Vogelbeere). Grundlage: Feldaufnahme (MID 568: Pflanzenarten am Waldrand)</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 03:11:23</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>pas d'indication, faible, moyenne, élevée, total</t>
+    <t>keine Angabe, gering, mittel, hoch, Total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
   </si>
   <si>
-    <t>étages de végétation NaiS (6 classes) [NAISHSTKOMB6KL, 2633]
-Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021).</t>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen) [NAISHSTKOMB6KL, 2633]
+Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021).</t>
   </si>
   <si>
     <t>gerechnet am 13.05.2024 07:19:14</t>
   </si>
   <si>
-    <t>pas d'indication, subalpin supérieur, subalpin, haut-montagnard, montagnard inférieur et supérieur, submontagnard, hyperinsubrique et collinéen, total</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">le reste: </t>
+    <t>keine Angabe, obersubalpin, subalpin, hochmontan, unter- und obermontan, submontan, hyperinsubrisch und kollin, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -654,60 +654,60 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B54" sqref="B54:N82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="5" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6" customWidth="true" style="0"/>
-    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="7" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" customWidth="true" style="0"/>
     <col min="8" max="8" width="6" customWidth="true" style="0"/>
     <col min="9" max="9" width="6" customWidth="true" style="0"/>
     <col min="10" max="10" width="5" customWidth="true" style="0"/>
     <col min="11" max="11" width="9" customWidth="true" style="0"/>
     <col min="12" max="12" width="9" customWidth="true" style="0"/>
     <col min="13" max="13" width="6" customWidth="true" style="0"/>
-    <col min="14" max="14" width="5" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>4</v>