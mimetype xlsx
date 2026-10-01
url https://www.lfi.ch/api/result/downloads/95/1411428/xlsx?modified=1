--- v0 (2026-01-24)
+++ v1 (2026-10-01)
@@ -1,451 +1,352 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
-[...81 lines deleted...]
-    <t>production region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Produktionsregion</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 ha</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: Wald LFI4/LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...11 lines deleted...]
-    <t>Switzerland</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>=10 years ago</t>
-[...191 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>vor =10 Jahren</t>
+  </si>
+  <si>
+    <t>vor 11-20 Jahren</t>
+  </si>
+  <si>
+    <t>vor 21-30 Jahren</t>
+  </si>
+  <si>
+    <t>vor 31-40 Jahren</t>
+  </si>
+  <si>
+    <t>vor 41-50 Jahren</t>
+  </si>
+  <si>
+    <t>vor 51-100 Jahren</t>
+  </si>
+  <si>
+    <t>letzter Eingriff vor &gt;100 Jahren oder nie genutzt</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>Wald LFI4/LFI5 [2604]
+Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Produktionsregion [PRODREG, 49]
+Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Waldfläche [44], ha
+Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen) [LETZNUKLA10, 1256]
+Anzahl Jahre seit dem letzten waldbaulichen Eingriff in Klassen zu zehn Jahren. Als waldbauliche Eingriffe gelten Nutzungs- und Pflegeeingriffe, Pflanzungen und Aufforstungen sowie Sanitär- und Sicherheitseingriffe. Grundlage: Forstdienstbefragung (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 05:30:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, vor =10 Jahren, vor 11-20 Jahren, vor 21-30 Jahren, vor 31-40 Jahren, vor 41-50 Jahren, vor 51-100 Jahren, letzter Eingriff vor &gt;100 Jahren oder nie genutzt, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -706,816 +607,1052 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M38"/>
+  <dimension ref="A1:M45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B23" sqref="B23:M45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="7">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="7" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="7" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="7">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="7" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="7">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="7" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="7">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="7" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="7">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="7" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="7">
-[...2 lines deleted...]
-      <c r="C14" s="7">
+      <c r="B14" s="5">
+        <v>113.59999999999999</v>
+      </c>
+      <c r="C14" s="5">
         <v>4</v>
       </c>
-      <c r="D14" s="7">
-[...2 lines deleted...]
-      <c r="E14" s="7">
+      <c r="D14" s="5">
+        <v>158.59999999999999</v>
+      </c>
+      <c r="E14" s="5">
         <v>3</v>
       </c>
-      <c r="F14" s="7">
-[...2 lines deleted...]
-      <c r="G14" s="7">
+      <c r="F14" s="5">
+        <v>93.40000000000001</v>
+      </c>
+      <c r="G14" s="5">
         <v>5</v>
       </c>
-      <c r="H14" s="7">
-[...2 lines deleted...]
-      <c r="I14" s="7">
+      <c r="H14" s="5">
+        <v>102.90000000000001</v>
+      </c>
+      <c r="I14" s="5">
         <v>5</v>
       </c>
-      <c r="J14" s="7">
+      <c r="J14" s="5">
         <v>17.0</v>
       </c>
-      <c r="K14" s="7">
+      <c r="K14" s="5">
         <v>14</v>
       </c>
-      <c r="L14" s="7">
+      <c r="L14" s="5">
         <v>485.5</v>
       </c>
-      <c r="M14" s="7">
+      <c r="M14" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="7">
+      <c r="B15" s="5">
         <v>32.6</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C15" s="5">
         <v>10</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D15" s="5">
         <v>44.7</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="5">
         <v>8</v>
       </c>
-      <c r="F15" s="7">
+      <c r="F15" s="5">
         <v>47.4</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G15" s="5">
         <v>8</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H15" s="5">
         <v>60.5</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="5">
         <v>7</v>
       </c>
-      <c r="J15" s="7">
+      <c r="J15" s="5">
         <v>8.5</v>
       </c>
-      <c r="K15" s="7">
+      <c r="K15" s="5">
         <v>20</v>
       </c>
-      <c r="L15" s="7">
-[...2 lines deleted...]
-      <c r="M15" s="7">
+      <c r="L15" s="5">
+        <v>193.80000000000001</v>
+      </c>
+      <c r="M15" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="7">
+      <c r="B16" s="5">
         <v>21.9</v>
       </c>
-      <c r="C16" s="7">
+      <c r="C16" s="5">
         <v>12</v>
       </c>
-      <c r="D16" s="7">
+      <c r="D16" s="5">
         <v>8.8</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="5">
         <v>19</v>
       </c>
-      <c r="F16" s="7">
+      <c r="F16" s="5">
         <v>28.0</v>
       </c>
-      <c r="G16" s="7">
+      <c r="G16" s="5">
         <v>11</v>
       </c>
-      <c r="H16" s="7">
+      <c r="H16" s="5">
         <v>50.3</v>
       </c>
-      <c r="I16" s="7">
+      <c r="I16" s="5">
         <v>8</v>
       </c>
-      <c r="J16" s="7">
+      <c r="J16" s="5">
         <v>10.1</v>
       </c>
-      <c r="K16" s="7">
+      <c r="K16" s="5">
         <v>18</v>
       </c>
-      <c r="L16" s="7">
+      <c r="L16" s="5">
         <v>119.2</v>
       </c>
-      <c r="M16" s="7">
+      <c r="M16" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="7">
+      <c r="B17" s="5">
         <v>8.2</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="5">
         <v>20</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="5">
         <v>6.8</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="5">
         <v>22</v>
       </c>
-      <c r="F17" s="7">
+      <c r="F17" s="5">
         <v>13.3</v>
       </c>
-      <c r="G17" s="7">
+      <c r="G17" s="5">
         <v>16</v>
       </c>
-      <c r="H17" s="7">
+      <c r="H17" s="5">
         <v>43.5</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="5">
         <v>9</v>
       </c>
-      <c r="J17" s="7">
+      <c r="J17" s="5">
         <v>14.6</v>
       </c>
-      <c r="K17" s="7">
+      <c r="K17" s="5">
         <v>15</v>
       </c>
-      <c r="L17" s="7">
+      <c r="L17" s="5">
         <v>86.5</v>
       </c>
-      <c r="M17" s="7">
+      <c r="M17" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="7">
+      <c r="B18" s="5">
         <v>6.1</v>
       </c>
-      <c r="C18" s="7">
+      <c r="C18" s="5">
         <v>24</v>
       </c>
-      <c r="D18" s="7">
+      <c r="D18" s="5">
         <v>1.4</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E18" s="5">
         <v>50</v>
       </c>
-      <c r="F18" s="7">
+      <c r="F18" s="5">
         <v>8.8</v>
       </c>
-      <c r="G18" s="7">
+      <c r="G18" s="5">
         <v>20</v>
       </c>
-      <c r="H18" s="7">
+      <c r="H18" s="5">
         <v>34.0</v>
       </c>
-      <c r="I18" s="7">
+      <c r="I18" s="5">
         <v>10</v>
       </c>
-      <c r="J18" s="7">
+      <c r="J18" s="5">
         <v>17.7</v>
       </c>
-      <c r="K18" s="7">
+      <c r="K18" s="5">
         <v>14</v>
       </c>
-      <c r="L18" s="7">
-[...2 lines deleted...]
-      <c r="M18" s="7">
+      <c r="L18" s="5">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="M18" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="7">
+      <c r="B19" s="5">
         <v>11.6</v>
       </c>
-      <c r="C19" s="7">
+      <c r="C19" s="5">
         <v>17</v>
       </c>
-      <c r="D19" s="7">
+      <c r="D19" s="5">
         <v>5.0</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="5">
         <v>26</v>
       </c>
-      <c r="F19" s="7">
+      <c r="F19" s="5">
         <v>22.1</v>
       </c>
-      <c r="G19" s="7">
+      <c r="G19" s="5">
         <v>12</v>
       </c>
-      <c r="H19" s="7">
+      <c r="H19" s="5">
         <v>89.3</v>
       </c>
-      <c r="I19" s="7">
+      <c r="I19" s="5">
         <v>6</v>
       </c>
-      <c r="J19" s="7">
+      <c r="J19" s="5">
         <v>71.3</v>
       </c>
-      <c r="K19" s="7">
+      <c r="K19" s="5">
         <v>6</v>
       </c>
-      <c r="L19" s="7">
-[...2 lines deleted...]
-      <c r="M19" s="7">
+      <c r="L19" s="5">
+        <v>199.40000000000001</v>
+      </c>
+      <c r="M19" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="7">
+      <c r="B20" s="5">
         <v>2.1</v>
       </c>
-      <c r="C20" s="7">
+      <c r="C20" s="5">
         <v>41</v>
       </c>
-      <c r="D20" s="7">
+      <c r="D20" s="5">
         <v>1.7</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="5">
         <v>45</v>
       </c>
-      <c r="F20" s="7">
+      <c r="F20" s="5">
         <v>14.8</v>
       </c>
-      <c r="G20" s="7">
+      <c r="G20" s="5">
         <v>16</v>
       </c>
-      <c r="H20" s="7">
-[...2 lines deleted...]
-      <c r="I20" s="7">
+      <c r="H20" s="5">
+        <v>71.59999999999999</v>
+      </c>
+      <c r="I20" s="5">
         <v>7</v>
       </c>
-      <c r="J20" s="7">
+      <c r="J20" s="5">
         <v>48.2</v>
       </c>
-      <c r="K20" s="7">
+      <c r="K20" s="5">
         <v>8</v>
       </c>
-      <c r="L20" s="7">
-[...2 lines deleted...]
-      <c r="M20" s="7">
+      <c r="L20" s="5">
+        <v>138.30000000000001</v>
+      </c>
+      <c r="M20" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="7">
-[...2 lines deleted...]
-      <c r="C21" s="7">
+      <c r="B21" s="5">
+        <v>196.19999999999999</v>
+      </c>
+      <c r="C21" s="5">
         <v>1</v>
       </c>
-      <c r="D21" s="7">
-[...2 lines deleted...]
-      <c r="E21" s="7">
+      <c r="D21" s="5">
+        <v>227.099999999999994</v>
+      </c>
+      <c r="E21" s="5">
         <v>1</v>
       </c>
-      <c r="F21" s="7">
-[...2 lines deleted...]
-      <c r="G21" s="7">
+      <c r="F21" s="5">
+        <v>227.80000000000001</v>
+      </c>
+      <c r="G21" s="5">
         <v>2</v>
       </c>
-      <c r="H21" s="7">
-[...2 lines deleted...]
-      <c r="I21" s="7">
+      <c r="H21" s="5">
+        <v>452.19999999999999</v>
+      </c>
+      <c r="I21" s="5">
         <v>1</v>
       </c>
-      <c r="J21" s="7">
-[...2 lines deleted...]
-      <c r="K21" s="7">
+      <c r="J21" s="5">
+        <v>187.59999999999999</v>
+      </c>
+      <c r="K21" s="5">
         <v>2</v>
       </c>
-      <c r="L21" s="7">
-[...2 lines deleted...]
-      <c r="M21" s="7">
+      <c r="L21" s="5">
+        <v>1290.79999999999995</v>
+      </c>
+      <c r="M21" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A22" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M22" s="3"/>
+      <c r="A22" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+      <c r="L22" s="2"/>
+      <c r="M22" s="2"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="6"/>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A25" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A28" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A31" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
     </row>
     <row r="34" spans="1:13">
-      <c r="A34" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
     </row>
     <row r="37" spans="1:13">
-      <c r="A37" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A37" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A22:M22"/>
-    <mergeCell ref="A25:M25"/>
-[...8 lines deleted...]
-    <mergeCell ref="A38:M38"/>
+    <mergeCell ref="A23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="B44:M44"/>
+    <mergeCell ref="B45:M45"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>