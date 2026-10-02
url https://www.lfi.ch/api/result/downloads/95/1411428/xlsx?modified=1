--- v1 (2026-10-01)
+++ v2 (2026-10-02)
@@ -14,230 +14,230 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>LFI5</t>
-[...23 lines deleted...]
-    <t>Produktionsregion</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>date de la dernière intervention (classes de 10 ans)</t>
+  </si>
+  <si>
+    <t>découpage régional: région de production</t>
+  </si>
+  <si>
+    <t>unité: 1000 ha</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt IFN4/IFN5</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...11 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>vor =10 Jahren</t>
-[...23 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+    <t>il y a =10 ans</t>
+  </si>
+  <si>
+    <t>il y a 11-20 ans</t>
+  </si>
+  <si>
+    <t>il y a 21-30 ans</t>
+  </si>
+  <si>
+    <t>il y a 31-40 ans</t>
+  </si>
+  <si>
+    <t>il y a 41-50 ans</t>
+  </si>
+  <si>
+    <t>il y a 51-100 ans</t>
+  </si>
+  <si>
+    <t>il y a &gt;100 ans ou jamais aucune intervention</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt IFN4/IFN5 [2604]
+Zone correspondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de production [PRODREG, 49]
+Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Waldfläche [44], ha
-Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>surface forestière [44], ha
+Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 25.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: 1000, Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen) [LETZNUKLA10, 1256]
-Anzahl Jahre seit dem letzten waldbaulichen Eingriff in Klassen zu zehn Jahren. Als waldbauliche Eingriffe gelten Nutzungs- und Pflegeeingriffe, Pflanzungen und Aufforstungen sowie Sanitär- und Sicherheitseingriffe. Grundlage: Forstdienstbefragung (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>date de la dernière intervention (classes de 10 ans) [LETZNUKLA10, 1256]
+Nombre d'années depuis la dernière intervention sylvicole, en classes de dix ans. Les interventions sylvicoles comprennent les interventions d'exploitation et d'entretien, les plantations et le reboisement, ainsi que les interventions sanitaires et de sécurité. Source: enquête auprès des services forestiers (MID 607: Nombre d'années depuis la dernière intervention)</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 05:30:54</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, vor =10 Jahren, vor 11-20 Jahren, vor 21-30 Jahren, vor 31-40 Jahren, vor 41-50 Jahren, vor 51-100 Jahren, letzter Eingriff vor &gt;100 Jahren oder nie genutzt, Total</t>
+    <t>pas d'indication, il y a =10 ans, il y a 11-20 ans, il y a 21-30 ans, il y a 31-40 ans, il y a 41-50 ans, il y a 51-100 ans, il y a &gt;100 ans ou jamais aucune intervention, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">le reste: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -622,52 +622,52 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B23" sqref="B23:M45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="9" customWidth="true" style="0"/>
     <col min="3" max="3" width="4" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10" customWidth="true" style="0"/>
-    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
     <col min="6" max="6" width="9" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="9" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="6" customWidth="true" style="0"/>
     <col min="12" max="12" width="9" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>