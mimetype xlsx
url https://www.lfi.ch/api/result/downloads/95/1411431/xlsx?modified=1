--- v0 (2025-12-21)
+++ v1 (2026-07-28)
@@ -14,383 +14,383 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>time of last treatment (in 10-year classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest</t>
+      <t xml:space="preserve">: Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...47 lines deleted...]
-    <t>Switzerland</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>=10 years ago</t>
-[...20 lines deleted...]
-    <t>total</t>
+    <t>vor =10 Jahren</t>
+  </si>
+  <si>
+    <t>vor 11-20 Jahren</t>
+  </si>
+  <si>
+    <t>vor 21-30 Jahren</t>
+  </si>
+  <si>
+    <t>vor 31-40 Jahren</t>
+  </si>
+  <si>
+    <t>vor 41-50 Jahren</t>
+  </si>
+  <si>
+    <t>vor 51-100 Jahren</t>
+  </si>
+  <si>
+    <t>letzter Eingriff vor &gt;100 Jahren oder nie genutzt</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1411431/593262</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">time of last treatment (in 10-year classes)</t>
+      <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1256</t>
     </r>
   </si>
   <si>
-    <t>Number of years since the last silvicultural treatment – in classes of ten years. Silvicultural treatments include harvesting and tending interventions, planting and afforestation, as well as sanitary and safety interventions. Reference: Forest Service Survey (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Anzahl Jahre seit dem letzten waldbaulichen Eingriff in Klassen zu zehn Jahren. Als waldbauliche Eingriffe gelten Nutzungs- und Pflegeeingriffe, Pflanzungen und Aufforstungen sowie Sanitär- und Sicherheitseingriffe. Grundlage: Forstdienstbefragung (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest</t>
+      <t xml:space="preserve">Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Area that meets the NFI's definition of 'forest', i.e. is «a forest without shrub forest» or «a shrub forest».</t>
+    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -409,66 +409,63 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -745,51 +742,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -1015,915 +1012,915 @@
         <v>25</v>
       </c>
       <c r="Z12" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AA12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="AB12" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AC12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="AD12" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AE12" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="7">
+      <c r="B13" s="6">
         <v>0.0</v>
       </c>
-      <c r="C13" s="7" t="s">
+      <c r="C13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D13" s="6">
         <v>0.0</v>
       </c>
-      <c r="E13" s="7" t="s">
+      <c r="E13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="F13" s="7">
+      <c r="F13" s="6">
         <v>0.0</v>
       </c>
-      <c r="G13" s="7" t="s">
+      <c r="G13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="H13" s="7">
+      <c r="H13" s="6">
         <v>0.0</v>
       </c>
-      <c r="I13" s="7" t="s">
+      <c r="I13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="J13" s="7">
+      <c r="J13" s="6">
         <v>0.0</v>
       </c>
-      <c r="K13" s="7" t="s">
+      <c r="K13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="L13" s="7">
+      <c r="L13" s="6">
         <v>0.4</v>
       </c>
-      <c r="M13" s="7" t="s">
+      <c r="M13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="N13" s="7">
+      <c r="N13" s="6">
         <v>0.0</v>
       </c>
-      <c r="O13" s="7" t="s">
+      <c r="O13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="P13" s="7">
+      <c r="P13" s="6">
         <v>0.0</v>
       </c>
-      <c r="Q13" s="7" t="s">
+      <c r="Q13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="R13" s="7">
+      <c r="R13" s="6">
         <v>0.7</v>
       </c>
-      <c r="S13" s="7">
+      <c r="S13" s="6">
         <v>71</v>
       </c>
-      <c r="T13" s="7">
+      <c r="T13" s="6">
         <v>0.0</v>
       </c>
-      <c r="U13" s="7" t="s">
+      <c r="U13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="V13" s="7">
+      <c r="V13" s="6">
         <v>0.7</v>
       </c>
-      <c r="W13" s="7">
+      <c r="W13" s="6">
         <v>71</v>
       </c>
-      <c r="X13" s="7">
+      <c r="X13" s="6">
         <v>0.7</v>
       </c>
-      <c r="Y13" s="7">
+      <c r="Y13" s="6">
         <v>71</v>
       </c>
-      <c r="Z13" s="7">
+      <c r="Z13" s="6">
         <v>0.4</v>
       </c>
-      <c r="AA13" s="7" t="s">
+      <c r="AA13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AB13" s="7">
+      <c r="AB13" s="6">
         <v>1.4</v>
       </c>
-      <c r="AC13" s="7">
+      <c r="AC13" s="6">
         <v>50</v>
       </c>
-      <c r="AD13" s="7">
+      <c r="AD13" s="6">
         <v>4.3</v>
       </c>
-      <c r="AE13" s="7">
+      <c r="AE13" s="6">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:31">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="7">
+      <c r="B14" s="6">
         <v>90.5</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C14" s="6">
         <v>5</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D14" s="6">
         <v>25.3</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="6">
         <v>11</v>
       </c>
-      <c r="F14" s="7">
+      <c r="F14" s="6">
         <v>26.5</v>
       </c>
-      <c r="G14" s="7">
+      <c r="G14" s="6">
         <v>11</v>
       </c>
-      <c r="H14" s="7">
+      <c r="H14" s="6">
         <v>54.7</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I14" s="6">
         <v>7</v>
       </c>
-      <c r="J14" s="7">
+      <c r="J14" s="6">
         <v>78.1</v>
       </c>
-      <c r="K14" s="7">
+      <c r="K14" s="6">
         <v>6</v>
       </c>
-      <c r="L14" s="7">
+      <c r="L14" s="6">
         <v>15.0</v>
       </c>
-      <c r="M14" s="7">
+      <c r="M14" s="6">
         <v>15</v>
       </c>
-      <c r="N14" s="7">
+      <c r="N14" s="6">
         <v>44.0</v>
       </c>
-      <c r="O14" s="7">
+      <c r="O14" s="6">
         <v>8</v>
       </c>
-      <c r="P14" s="7">
+      <c r="P14" s="6">
         <v>35.4</v>
       </c>
-      <c r="Q14" s="7">
+      <c r="Q14" s="6">
         <v>9</v>
       </c>
-      <c r="R14" s="7">
+      <c r="R14" s="6">
         <v>17.6</v>
       </c>
-      <c r="S14" s="7">
+      <c r="S14" s="6">
         <v>14</v>
       </c>
-      <c r="T14" s="7">
+      <c r="T14" s="6">
         <v>6.4</v>
       </c>
-      <c r="U14" s="7">
+      <c r="U14" s="6">
         <v>23</v>
       </c>
-      <c r="V14" s="7">
+      <c r="V14" s="6">
         <v>12.2</v>
       </c>
-      <c r="W14" s="7">
+      <c r="W14" s="6">
         <v>16</v>
       </c>
-      <c r="X14" s="7">
+      <c r="X14" s="6">
         <v>28.7</v>
       </c>
-      <c r="Y14" s="7">
+      <c r="Y14" s="6">
         <v>11</v>
       </c>
-      <c r="Z14" s="7">
+      <c r="Z14" s="6">
         <v>40.4</v>
       </c>
-      <c r="AA14" s="7">
+      <c r="AA14" s="6">
         <v>9</v>
       </c>
-      <c r="AB14" s="7">
+      <c r="AB14" s="6">
         <v>17.7</v>
       </c>
-      <c r="AC14" s="7">
+      <c r="AC14" s="6">
         <v>13</v>
       </c>
-      <c r="AD14" s="7">
+      <c r="AD14" s="6">
         <v>492.7</v>
       </c>
-      <c r="AE14" s="7">
+      <c r="AE14" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="7">
+      <c r="B15" s="6">
         <v>26.4</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C15" s="6">
         <v>11</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D15" s="6">
         <v>6.6</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="6">
         <v>22</v>
       </c>
-      <c r="F15" s="7">
+      <c r="F15" s="6">
         <v>7.7</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G15" s="6">
         <v>21</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H15" s="6">
         <v>16.4</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="6">
         <v>14</v>
       </c>
-      <c r="J15" s="7">
+      <c r="J15" s="6">
         <v>20.6</v>
       </c>
-      <c r="K15" s="7">
+      <c r="K15" s="6">
         <v>12</v>
       </c>
-      <c r="L15" s="7">
+      <c r="L15" s="6">
         <v>12.0</v>
       </c>
-      <c r="M15" s="7">
+      <c r="M15" s="6">
         <v>17</v>
       </c>
-      <c r="N15" s="7">
+      <c r="N15" s="6">
         <v>22.4</v>
       </c>
-      <c r="O15" s="7">
+      <c r="O15" s="6">
         <v>12</v>
       </c>
-      <c r="P15" s="7">
+      <c r="P15" s="6">
         <v>13.4</v>
       </c>
-      <c r="Q15" s="7">
+      <c r="Q15" s="6">
         <v>16</v>
       </c>
-      <c r="R15" s="7">
+      <c r="R15" s="6">
         <v>13.6</v>
       </c>
-      <c r="S15" s="7">
+      <c r="S15" s="6">
         <v>16</v>
       </c>
-      <c r="T15" s="7">
+      <c r="T15" s="6">
         <v>7.3</v>
       </c>
-      <c r="U15" s="7">
+      <c r="U15" s="6">
         <v>22</v>
       </c>
-      <c r="V15" s="7">
+      <c r="V15" s="6">
         <v>5.9</v>
       </c>
-      <c r="W15" s="7">
+      <c r="W15" s="6">
         <v>24</v>
       </c>
-      <c r="X15" s="7">
+      <c r="X15" s="6">
         <v>17.7</v>
       </c>
-      <c r="Y15" s="7">
+      <c r="Y15" s="6">
         <v>14</v>
       </c>
-      <c r="Z15" s="7">
+      <c r="Z15" s="6">
         <v>18.3</v>
       </c>
-      <c r="AA15" s="7">
+      <c r="AA15" s="6">
         <v>14</v>
       </c>
-      <c r="AB15" s="7">
+      <c r="AB15" s="6">
         <v>8.5</v>
       </c>
-      <c r="AC15" s="7">
+      <c r="AC15" s="6">
         <v>20</v>
       </c>
-      <c r="AD15" s="7">
+      <c r="AD15" s="6">
         <v>196.7</v>
       </c>
-      <c r="AE15" s="7">
+      <c r="AE15" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="7">
+      <c r="B16" s="6">
         <v>16.1</v>
       </c>
-      <c r="C16" s="7">
+      <c r="C16" s="6">
         <v>14</v>
       </c>
-      <c r="D16" s="7">
+      <c r="D16" s="6">
         <v>6.2</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="6">
         <v>23</v>
       </c>
-      <c r="F16" s="7">
+      <c r="F16" s="6">
         <v>1.4</v>
       </c>
-      <c r="G16" s="7">
+      <c r="G16" s="6">
         <v>50</v>
       </c>
-      <c r="H16" s="7">
+      <c r="H16" s="6">
         <v>3.4</v>
       </c>
-      <c r="I16" s="7">
+      <c r="I16" s="6">
         <v>31</v>
       </c>
-      <c r="J16" s="7">
+      <c r="J16" s="6">
         <v>4.1</v>
       </c>
-      <c r="K16" s="7">
+      <c r="K16" s="6">
         <v>29</v>
       </c>
-      <c r="L16" s="7">
+      <c r="L16" s="6">
         <v>3.7</v>
       </c>
-      <c r="M16" s="7">
+      <c r="M16" s="6">
         <v>30</v>
       </c>
-      <c r="N16" s="7">
+      <c r="N16" s="6">
         <v>13.7</v>
       </c>
-      <c r="O16" s="7">
+      <c r="O16" s="6">
         <v>16</v>
       </c>
-      <c r="P16" s="7">
+      <c r="P16" s="6">
         <v>10.6</v>
       </c>
-      <c r="Q16" s="7">
+      <c r="Q16" s="6">
         <v>18</v>
       </c>
-      <c r="R16" s="7">
+      <c r="R16" s="6">
         <v>8.2</v>
       </c>
-      <c r="S16" s="7">
+      <c r="S16" s="6">
         <v>20</v>
       </c>
-      <c r="T16" s="7">
+      <c r="T16" s="6">
         <v>4.9</v>
       </c>
-      <c r="U16" s="7">
+      <c r="U16" s="6">
         <v>27</v>
       </c>
-      <c r="V16" s="7">
+      <c r="V16" s="6">
         <v>4.2</v>
       </c>
-      <c r="W16" s="7">
+      <c r="W16" s="6">
         <v>29</v>
       </c>
-      <c r="X16" s="7">
+      <c r="X16" s="6">
         <v>13.4</v>
       </c>
-      <c r="Y16" s="7">
+      <c r="Y16" s="6">
         <v>16</v>
       </c>
-      <c r="Z16" s="7">
+      <c r="Z16" s="6">
         <v>22.8</v>
       </c>
-      <c r="AA16" s="7">
+      <c r="AA16" s="6">
         <v>12</v>
       </c>
-      <c r="AB16" s="7">
+      <c r="AB16" s="6">
         <v>10.9</v>
       </c>
-      <c r="AC16" s="7">
+      <c r="AC16" s="6">
         <v>18</v>
       </c>
-      <c r="AD16" s="7">
+      <c r="AD16" s="6">
         <v>123.5</v>
       </c>
-      <c r="AE16" s="7">
+      <c r="AE16" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="7">
+      <c r="B17" s="6">
         <v>7.2</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="6">
         <v>22</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="6">
         <v>1.0</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="6">
         <v>57</v>
       </c>
-      <c r="F17" s="7">
+      <c r="F17" s="6">
         <v>2.4</v>
       </c>
-      <c r="G17" s="7">
+      <c r="G17" s="6">
         <v>38</v>
       </c>
-      <c r="H17" s="7">
+      <c r="H17" s="6">
         <v>1.0</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="6">
         <v>57</v>
       </c>
-      <c r="J17" s="7">
+      <c r="J17" s="6">
         <v>3.7</v>
       </c>
-      <c r="K17" s="7">
+      <c r="K17" s="6">
         <v>30</v>
       </c>
-      <c r="L17" s="7">
+      <c r="L17" s="6">
         <v>4.1</v>
       </c>
-      <c r="M17" s="7">
+      <c r="M17" s="6">
         <v>29</v>
       </c>
-      <c r="N17" s="7">
+      <c r="N17" s="6">
         <v>5.3</v>
       </c>
-      <c r="O17" s="7">
+      <c r="O17" s="6">
         <v>26</v>
       </c>
-      <c r="P17" s="7">
+      <c r="P17" s="6">
         <v>3.9</v>
       </c>
-      <c r="Q17" s="7">
+      <c r="Q17" s="6">
         <v>30</v>
       </c>
-      <c r="R17" s="7">
+      <c r="R17" s="6">
         <v>8.4</v>
       </c>
-      <c r="S17" s="7">
+      <c r="S17" s="6">
         <v>20</v>
       </c>
-      <c r="T17" s="7">
+      <c r="T17" s="6">
         <v>4.0</v>
       </c>
-      <c r="U17" s="7">
+      <c r="U17" s="6">
         <v>30</v>
       </c>
-      <c r="V17" s="7">
+      <c r="V17" s="6">
         <v>3.5</v>
       </c>
-      <c r="W17" s="7">
+      <c r="W17" s="6">
         <v>32</v>
       </c>
-      <c r="X17" s="7">
+      <c r="X17" s="6">
         <v>10.4</v>
       </c>
-      <c r="Y17" s="7">
+      <c r="Y17" s="6">
         <v>18</v>
       </c>
-      <c r="Z17" s="7">
+      <c r="Z17" s="6">
         <v>20.5</v>
       </c>
-      <c r="AA17" s="7">
+      <c r="AA17" s="6">
         <v>13</v>
       </c>
-      <c r="AB17" s="7">
+      <c r="AB17" s="6">
         <v>15.7</v>
       </c>
-      <c r="AC17" s="7">
+      <c r="AC17" s="6">
         <v>14</v>
       </c>
-      <c r="AD17" s="7">
+      <c r="AD17" s="6">
         <v>91.1</v>
       </c>
-      <c r="AE17" s="7">
+      <c r="AE17" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="B18" s="7">
+      <c r="B18" s="6">
         <v>5.1</v>
       </c>
-      <c r="C18" s="7">
+      <c r="C18" s="6">
         <v>26</v>
       </c>
-      <c r="D18" s="7">
+      <c r="D18" s="6">
         <v>1.0</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E18" s="6">
         <v>58</v>
       </c>
-      <c r="F18" s="7">
+      <c r="F18" s="6">
         <v>0.7</v>
       </c>
-      <c r="G18" s="7">
+      <c r="G18" s="6">
         <v>71</v>
       </c>
-      <c r="H18" s="7">
+      <c r="H18" s="6">
         <v>0.7</v>
       </c>
-      <c r="I18" s="7">
+      <c r="I18" s="6">
         <v>71</v>
       </c>
-      <c r="J18" s="7">
+      <c r="J18" s="6">
         <v>0.3</v>
       </c>
-      <c r="K18" s="7" t="s">
+      <c r="K18" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="L18" s="7">
+      <c r="L18" s="6">
         <v>3.0</v>
       </c>
-      <c r="M18" s="7">
+      <c r="M18" s="6">
         <v>33</v>
       </c>
-      <c r="N18" s="7">
+      <c r="N18" s="6">
         <v>3.4</v>
       </c>
-      <c r="O18" s="7">
+      <c r="O18" s="6">
         <v>33</v>
       </c>
-      <c r="P18" s="7">
+      <c r="P18" s="6">
         <v>2.4</v>
       </c>
-      <c r="Q18" s="7">
+      <c r="Q18" s="6">
         <v>38</v>
       </c>
-      <c r="R18" s="7">
+      <c r="R18" s="6">
         <v>4.3</v>
       </c>
-      <c r="S18" s="7">
+      <c r="S18" s="6">
         <v>29</v>
       </c>
-      <c r="T18" s="7">
+      <c r="T18" s="6">
         <v>3.2</v>
       </c>
-      <c r="U18" s="7">
+      <c r="U18" s="6">
         <v>33</v>
       </c>
-      <c r="V18" s="7">
+      <c r="V18" s="6">
         <v>1.3</v>
       </c>
-      <c r="W18" s="7">
+      <c r="W18" s="6">
         <v>50</v>
       </c>
-      <c r="X18" s="7">
+      <c r="X18" s="6">
         <v>10.3</v>
       </c>
-      <c r="Y18" s="7">
+      <c r="Y18" s="6">
         <v>19</v>
       </c>
-      <c r="Z18" s="7">
+      <c r="Z18" s="6">
         <v>16.0</v>
       </c>
-      <c r="AA18" s="7">
+      <c r="AA18" s="6">
         <v>15</v>
       </c>
-      <c r="AB18" s="7">
+      <c r="AB18" s="6">
         <v>17.7</v>
       </c>
-      <c r="AC18" s="7">
+      <c r="AC18" s="6">
         <v>14</v>
       </c>
-      <c r="AD18" s="7">
+      <c r="AD18" s="6">
         <v>69.6</v>
       </c>
-      <c r="AE18" s="7">
+      <c r="AE18" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="7">
+      <c r="B19" s="6">
         <v>9.1</v>
       </c>
-      <c r="C19" s="7">
+      <c r="C19" s="6">
         <v>19</v>
       </c>
-      <c r="D19" s="7">
+      <c r="D19" s="6">
         <v>2.4</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="6">
         <v>37</v>
       </c>
-      <c r="F19" s="7">
+      <c r="F19" s="6">
         <v>3.0</v>
       </c>
-      <c r="G19" s="7">
+      <c r="G19" s="6">
         <v>33</v>
       </c>
-      <c r="H19" s="7">
+      <c r="H19" s="6">
         <v>0.7</v>
       </c>
-      <c r="I19" s="7">
+      <c r="I19" s="6">
         <v>71</v>
       </c>
-      <c r="J19" s="7">
+      <c r="J19" s="6">
         <v>1.3</v>
       </c>
-      <c r="K19" s="7">
+      <c r="K19" s="6">
         <v>50</v>
       </c>
-      <c r="L19" s="7">
+      <c r="L19" s="6">
         <v>5.7</v>
       </c>
-      <c r="M19" s="7">
+      <c r="M19" s="6">
         <v>25</v>
       </c>
-      <c r="N19" s="7">
+      <c r="N19" s="6">
         <v>9.0</v>
       </c>
-      <c r="O19" s="7">
+      <c r="O19" s="6">
         <v>19</v>
       </c>
-      <c r="P19" s="7">
+      <c r="P19" s="6">
         <v>7.8</v>
       </c>
-      <c r="Q19" s="7">
+      <c r="Q19" s="6">
         <v>21</v>
       </c>
-      <c r="R19" s="7">
+      <c r="R19" s="6">
         <v>10.8</v>
       </c>
-      <c r="S19" s="7">
+      <c r="S19" s="6">
         <v>18</v>
       </c>
-      <c r="T19" s="7">
+      <c r="T19" s="6">
         <v>8.3</v>
       </c>
-      <c r="U19" s="7">
+      <c r="U19" s="6">
         <v>20</v>
       </c>
-      <c r="V19" s="7">
+      <c r="V19" s="6">
         <v>4.2</v>
       </c>
-      <c r="W19" s="7">
+      <c r="W19" s="6">
         <v>29</v>
       </c>
-      <c r="X19" s="7">
+      <c r="X19" s="6">
         <v>35.7</v>
       </c>
-      <c r="Y19" s="7">
+      <c r="Y19" s="6">
         <v>10</v>
       </c>
-      <c r="Z19" s="7">
+      <c r="Z19" s="6">
         <v>32.5</v>
       </c>
-      <c r="AA19" s="7">
+      <c r="AA19" s="6">
         <v>10</v>
       </c>
-      <c r="AB19" s="7">
+      <c r="AB19" s="6">
         <v>72.4</v>
       </c>
-      <c r="AC19" s="7">
+      <c r="AC19" s="6">
         <v>6</v>
       </c>
-      <c r="AD19" s="7">
+      <c r="AD19" s="6">
         <v>203.0</v>
       </c>
-      <c r="AE19" s="7">
+      <c r="AE19" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="7">
+      <c r="B20" s="6">
         <v>2.1</v>
       </c>
-      <c r="C20" s="7">
+      <c r="C20" s="6">
         <v>41</v>
       </c>
-      <c r="D20" s="7">
+      <c r="D20" s="6">
         <v>0.0</v>
       </c>
-      <c r="E20" s="7" t="s">
+      <c r="E20" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="F20" s="7">
+      <c r="F20" s="6">
         <v>0.3</v>
       </c>
-      <c r="G20" s="7" t="s">
+      <c r="G20" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="H20" s="7">
+      <c r="H20" s="6">
         <v>1.0</v>
       </c>
-      <c r="I20" s="7">
+      <c r="I20" s="6">
         <v>58</v>
       </c>
-      <c r="J20" s="7">
+      <c r="J20" s="6">
         <v>0.3</v>
       </c>
-      <c r="K20" s="7" t="s">
+      <c r="K20" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="L20" s="7">
+      <c r="L20" s="6">
         <v>4.0</v>
       </c>
-      <c r="M20" s="7">
+      <c r="M20" s="6">
         <v>30</v>
       </c>
-      <c r="N20" s="7">
+      <c r="N20" s="6">
         <v>7.3</v>
       </c>
-      <c r="O20" s="7">
+      <c r="O20" s="6">
         <v>22</v>
       </c>
-      <c r="P20" s="7">
+      <c r="P20" s="6">
         <v>4.2</v>
       </c>
-      <c r="Q20" s="7">
+      <c r="Q20" s="6">
         <v>30</v>
       </c>
-      <c r="R20" s="7">
+      <c r="R20" s="6">
         <v>8.8</v>
       </c>
-      <c r="S20" s="7">
+      <c r="S20" s="6">
         <v>20</v>
       </c>
-      <c r="T20" s="7">
+      <c r="T20" s="6">
         <v>6.8</v>
       </c>
-      <c r="U20" s="7">
+      <c r="U20" s="6">
         <v>23</v>
       </c>
-      <c r="V20" s="7">
+      <c r="V20" s="6">
         <v>9.2</v>
       </c>
-      <c r="W20" s="7">
+      <c r="W20" s="6">
         <v>20</v>
       </c>
-      <c r="X20" s="7">
+      <c r="X20" s="6">
         <v>21.0</v>
       </c>
-      <c r="Y20" s="7">
+      <c r="Y20" s="6">
         <v>13</v>
       </c>
-      <c r="Z20" s="7">
+      <c r="Z20" s="6">
         <v>32.0</v>
       </c>
-      <c r="AA20" s="7">
+      <c r="AA20" s="6">
         <v>10</v>
       </c>
-      <c r="AB20" s="7">
+      <c r="AB20" s="6">
         <v>49.3</v>
       </c>
-      <c r="AC20" s="7">
+      <c r="AC20" s="6">
         <v>7</v>
       </c>
-      <c r="AD20" s="7">
+      <c r="AD20" s="6">
         <v>146.3</v>
       </c>
-      <c r="AE20" s="7">
+      <c r="AE20" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="7">
+      <c r="B21" s="6">
         <v>156.5</v>
       </c>
-      <c r="C21" s="7">
+      <c r="C21" s="6">
         <v>3</v>
       </c>
-      <c r="D21" s="7">
+      <c r="D21" s="6">
         <v>42.6</v>
       </c>
-      <c r="E21" s="7">
+      <c r="E21" s="6">
         <v>8</v>
       </c>
-      <c r="F21" s="7">
+      <c r="F21" s="6">
         <v>42.1</v>
       </c>
-      <c r="G21" s="7">
+      <c r="G21" s="6">
         <v>8</v>
       </c>
-      <c r="H21" s="7">
+      <c r="H21" s="6">
         <v>77.8</v>
       </c>
-      <c r="I21" s="7">
+      <c r="I21" s="6">
         <v>6</v>
       </c>
-      <c r="J21" s="7">
+      <c r="J21" s="6">
         <v>108.5</v>
       </c>
-      <c r="K21" s="7">
+      <c r="K21" s="6">
         <v>4</v>
       </c>
-      <c r="L21" s="7">
+      <c r="L21" s="6">
         <v>47.8</v>
       </c>
-      <c r="M21" s="7">
+      <c r="M21" s="6">
         <v>8</v>
       </c>
-      <c r="N21" s="7">
+      <c r="N21" s="6">
         <v>105.1</v>
       </c>
-      <c r="O21" s="7">
+      <c r="O21" s="6">
         <v>5</v>
       </c>
-      <c r="P21" s="7">
+      <c r="P21" s="6">
         <v>77.6</v>
       </c>
-      <c r="Q21" s="7">
+      <c r="Q21" s="6">
         <v>6</v>
       </c>
-      <c r="R21" s="7">
+      <c r="R21" s="6">
         <v>72.4</v>
       </c>
-      <c r="S21" s="7">
+      <c r="S21" s="6">
         <v>7</v>
       </c>
-      <c r="T21" s="7">
+      <c r="T21" s="6">
         <v>40.9</v>
       </c>
-      <c r="U21" s="7">
+      <c r="U21" s="6">
         <v>9</v>
       </c>
-      <c r="V21" s="7">
+      <c r="V21" s="6">
         <v>41.2</v>
       </c>
-      <c r="W21" s="7">
+      <c r="W21" s="6">
         <v>9</v>
       </c>
-      <c r="X21" s="7">
+      <c r="X21" s="6">
         <v>138.0</v>
       </c>
-      <c r="Y21" s="7">
+      <c r="Y21" s="6">
         <v>4</v>
       </c>
-      <c r="Z21" s="7">
+      <c r="Z21" s="6">
         <v>182.8</v>
       </c>
-      <c r="AA21" s="7">
+      <c r="AA21" s="6">
         <v>4</v>
       </c>
-      <c r="AB21" s="7">
+      <c r="AB21" s="6">
         <v>193.6</v>
       </c>
-      <c r="AC21" s="7">
+      <c r="AC21" s="6">
         <v>2</v>
       </c>
-      <c r="AD21" s="7">
+      <c r="AD21" s="6">
         <v>1327.1</v>
       </c>
-      <c r="AE21" s="7">
+      <c r="AE21" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="21.75">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1411431/593262</t>
           </r>
         </is>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
@@ -1939,191 +1936,191 @@
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
       <c r="AB22" s="3"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:31" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">time of last treatment (in 10-year classes)</t>
+            <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1256</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:31" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:31" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:31">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest</t>
+            <t xml:space="preserve">Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:31" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" spans="1:31">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:31" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>