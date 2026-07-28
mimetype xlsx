--- v0 (2026-01-23)
+++ v1 (2026-07-28)
@@ -14,356 +14,356 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>time of last treatment (in 10-year classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>date de la dernière intervention (classes de 10 ans)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: protection forests (2022): a.f.w.s.f. NFI1 to NFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt protectrice (2022): f.a.s.f.b. IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>production region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
-[...8 lines deleted...]
-    <t>Switzerland</t>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>=10 years ago</t>
-[...17 lines deleted...]
-    <t>&gt;100 years ago or never</t>
+    <t>il y a =10 ans</t>
+  </si>
+  <si>
+    <t>il y a 11-20 ans</t>
+  </si>
+  <si>
+    <t>il y a 21-30 ans</t>
+  </si>
+  <si>
+    <t>il y a 31-40 ans</t>
+  </si>
+  <si>
+    <t>il y a 41-50 ans</t>
+  </si>
+  <si>
+    <t>il y a 51-100 ans</t>
+  </si>
+  <si>
+    <t>il y a &gt;100 ans ou jamais aucune intervention</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1411453/593284</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">time of last treatment (in 10-year classes)</t>
+      <t xml:space="preserve">date de la dernière intervention (classes de 10 ans)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1256</t>
     </r>
   </si>
   <si>
-    <t>Number of years since the last silvicultural treatment – in classes of ten years. Silvicultural treatments include harvesting and tending interventions, planting and afforestation, as well as sanitary and safety interventions. Reference: Forest Service Survey (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Nombre d'années depuis la dernière intervention sylvicole, en classes de dix ans. Les interventions sylvicoles comprennent les interventions d'exploitation et d'entretien, les plantations et le reboisement, ainsi que les interventions sanitaires et de sécurité. Source: enquête auprès des services forestiers (MID 607: Nombre d'années depuis la dernière intervention)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forests (2022): a.f.w.s.f. NFI1 to NFI5</t>
+      <t xml:space="preserve">forêt protectrice (2022): f.a.s.f.b. IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2684</t>
     </r>
   </si>
   <si>
-    <t>Area designated in the five Inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) as «accessible forest without shrub forest» (a.f.w.s.f.), i.e. «forest without shrub forest» that can be accessed on foot and is situated in a forest that the cantons designated «protective forest» in 2022 according to the harmonised criteria of SilvaProtect-CH (Losey &amp; Wehrli 2013).</t>
+    <t>Zone désignée dans les cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026) comme «forêt accessible sans la forêt buissonnante» (f.a.s.f.b.; c'est-à-dire comme forêt sans la forêt buissonnante atteignable à pied), située à l'intérieur d'une forêt protectrice délimitée en 2022 par les cantons selon les critères harmonisés de Silvaprotect-CH (Losey et Wehrli 2013).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -382,66 +382,63 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -718,51 +715,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="64.699" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -862,611 +859,611 @@
         <v>16</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="7">
+      <c r="B13" s="6">
         <v>0.0</v>
       </c>
-      <c r="C13" s="7" t="s">
+      <c r="C13" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D13" s="6">
         <v>0.0</v>
       </c>
-      <c r="E13" s="7" t="s">
+      <c r="E13" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="7">
+      <c r="F13" s="6">
         <v>0.0</v>
       </c>
-      <c r="G13" s="7" t="s">
+      <c r="G13" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="7">
+      <c r="H13" s="6">
         <v>0.0</v>
       </c>
-      <c r="I13" s="7" t="s">
+      <c r="I13" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="7">
+      <c r="J13" s="6">
         <v>0.0</v>
       </c>
-      <c r="K13" s="7" t="s">
+      <c r="K13" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="7">
+      <c r="L13" s="6">
         <v>0.0</v>
       </c>
-      <c r="M13" s="7" t="s">
+      <c r="M13" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="7">
+      <c r="B14" s="6">
         <v>46.9</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C14" s="6">
         <v>5.3</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D14" s="6">
         <v>59.4</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="6">
         <v>5.9</v>
       </c>
-      <c r="F14" s="7">
+      <c r="F14" s="6">
         <v>43.9</v>
       </c>
-      <c r="G14" s="7">
+      <c r="G14" s="6">
         <v>2.8</v>
       </c>
-      <c r="H14" s="7">
+      <c r="H14" s="6">
         <v>27.7</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I14" s="6">
         <v>1.8</v>
       </c>
-      <c r="J14" s="7">
+      <c r="J14" s="6">
         <v>11.0</v>
       </c>
-      <c r="K14" s="7">
+      <c r="K14" s="6">
         <v>1.8</v>
       </c>
-      <c r="L14" s="7">
+      <c r="L14" s="6">
         <v>30.7</v>
       </c>
-      <c r="M14" s="7">
+      <c r="M14" s="6">
         <v>1.2</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="7">
+      <c r="B15" s="6">
         <v>22.7</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C15" s="6">
         <v>4.5</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D15" s="6">
         <v>20.6</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="6">
         <v>4.9</v>
       </c>
-      <c r="F15" s="7">
+      <c r="F15" s="6">
         <v>22.4</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G15" s="6">
         <v>2.4</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H15" s="6">
         <v>16.0</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="6">
         <v>1.5</v>
       </c>
-      <c r="J15" s="7">
+      <c r="J15" s="6">
         <v>5.3</v>
       </c>
-      <c r="K15" s="7">
+      <c r="K15" s="6">
         <v>1.3</v>
       </c>
-      <c r="L15" s="7">
+      <c r="L15" s="6">
         <v>15.9</v>
       </c>
-      <c r="M15" s="7">
+      <c r="M15" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="7">
+      <c r="B16" s="6">
         <v>11.2</v>
       </c>
-      <c r="C16" s="7">
+      <c r="C16" s="6">
         <v>3.3</v>
       </c>
-      <c r="D16" s="7">
+      <c r="D16" s="6">
         <v>8.6</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="6">
         <v>3.3</v>
       </c>
-      <c r="F16" s="7">
+      <c r="F16" s="6">
         <v>11.9</v>
       </c>
-      <c r="G16" s="7">
+      <c r="G16" s="6">
         <v>1.8</v>
       </c>
-      <c r="H16" s="7">
+      <c r="H16" s="6">
         <v>13.3</v>
       </c>
-      <c r="I16" s="7">
+      <c r="I16" s="6">
         <v>1.4</v>
       </c>
-      <c r="J16" s="7">
+      <c r="J16" s="6">
         <v>6.4</v>
       </c>
-      <c r="K16" s="7">
+      <c r="K16" s="6">
         <v>1.5</v>
       </c>
-      <c r="L16" s="7">
+      <c r="L16" s="6">
         <v>11.1</v>
       </c>
-      <c r="M16" s="7">
+      <c r="M16" s="6">
         <v>0.9</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="7">
+      <c r="B17" s="6">
         <v>2.2</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="6">
         <v>1.6</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="6">
         <v>5.7</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="6">
         <v>2.8</v>
       </c>
-      <c r="F17" s="7">
+      <c r="F17" s="6">
         <v>5.0</v>
       </c>
-      <c r="G17" s="7">
+      <c r="G17" s="6">
         <v>1.2</v>
       </c>
-      <c r="H17" s="7">
+      <c r="H17" s="6">
         <v>9.7</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="6">
         <v>1.2</v>
       </c>
-      <c r="J17" s="7">
+      <c r="J17" s="6">
         <v>5.7</v>
       </c>
-      <c r="K17" s="7">
+      <c r="K17" s="6">
         <v>1.4</v>
       </c>
-      <c r="L17" s="7">
+      <c r="L17" s="6">
         <v>7.0</v>
       </c>
-      <c r="M17" s="7">
+      <c r="M17" s="6">
         <v>0.7</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="7">
+      <c r="B18" s="6">
         <v>3.5</v>
       </c>
-      <c r="C18" s="7">
+      <c r="C18" s="6">
         <v>2.0</v>
       </c>
-      <c r="D18" s="7">
+      <c r="D18" s="6">
         <v>1.5</v>
       </c>
-      <c r="E18" s="7" t="s">
+      <c r="E18" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="F18" s="7">
+      <c r="F18" s="6">
         <v>4.4</v>
       </c>
-      <c r="G18" s="7">
+      <c r="G18" s="6">
         <v>1.2</v>
       </c>
-      <c r="H18" s="7">
+      <c r="H18" s="6">
         <v>5.7</v>
       </c>
-      <c r="I18" s="7">
+      <c r="I18" s="6">
         <v>0.9</v>
       </c>
-      <c r="J18" s="7">
+      <c r="J18" s="6">
         <v>3.9</v>
       </c>
-      <c r="K18" s="7">
+      <c r="K18" s="6">
         <v>1.2</v>
       </c>
-      <c r="L18" s="7">
+      <c r="L18" s="6">
         <v>4.6</v>
       </c>
-      <c r="M18" s="7">
+      <c r="M18" s="6">
         <v>0.6</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="7">
+      <c r="B19" s="6">
         <v>11.1</v>
       </c>
-      <c r="C19" s="7">
+      <c r="C19" s="6">
         <v>3.3</v>
       </c>
-      <c r="D19" s="7">
+      <c r="D19" s="6">
         <v>4.2</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="6">
         <v>2.4</v>
       </c>
-      <c r="F19" s="7">
+      <c r="F19" s="6">
         <v>8.8</v>
       </c>
-      <c r="G19" s="7">
+      <c r="G19" s="6">
         <v>1.6</v>
       </c>
-      <c r="H19" s="7">
+      <c r="H19" s="6">
         <v>18.3</v>
       </c>
-      <c r="I19" s="7">
+      <c r="I19" s="6">
         <v>1.6</v>
       </c>
-      <c r="J19" s="7">
+      <c r="J19" s="6">
         <v>46.6</v>
       </c>
-      <c r="K19" s="7">
+      <c r="K19" s="6">
         <v>2.9</v>
       </c>
-      <c r="L19" s="7">
+      <c r="L19" s="6">
         <v>21.0</v>
       </c>
-      <c r="M19" s="7">
+      <c r="M19" s="6">
         <v>1.1</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="7">
+      <c r="B20" s="6">
         <v>2.3</v>
       </c>
-      <c r="C20" s="7">
+      <c r="C20" s="6">
         <v>1.6</v>
       </c>
-      <c r="D20" s="7">
+      <c r="D20" s="6">
         <v>0.0</v>
       </c>
-      <c r="E20" s="7" t="s">
+      <c r="E20" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="F20" s="7">
+      <c r="F20" s="6">
         <v>3.7</v>
       </c>
-      <c r="G20" s="7">
+      <c r="G20" s="6">
         <v>1.1</v>
       </c>
-      <c r="H20" s="7">
+      <c r="H20" s="6">
         <v>9.3</v>
       </c>
-      <c r="I20" s="7">
+      <c r="I20" s="6">
         <v>1.2</v>
       </c>
-      <c r="J20" s="7">
+      <c r="J20" s="6">
         <v>21.1</v>
       </c>
-      <c r="K20" s="7">
+      <c r="K20" s="6">
         <v>2.4</v>
       </c>
-      <c r="L20" s="7">
+      <c r="L20" s="6">
         <v>9.6</v>
       </c>
-      <c r="M20" s="7">
+      <c r="M20" s="6">
         <v>0.8</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="7">
+      <c r="B21" s="6">
         <v>100.0</v>
       </c>
-      <c r="C21" s="7" t="s">
+      <c r="C21" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="D21" s="7">
+      <c r="D21" s="6">
         <v>100.0</v>
       </c>
-      <c r="E21" s="7" t="s">
+      <c r="E21" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="F21" s="7">
+      <c r="F21" s="6">
         <v>100.0</v>
       </c>
-      <c r="G21" s="7" t="s">
+      <c r="G21" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="H21" s="7">
+      <c r="H21" s="6">
         <v>100.0</v>
       </c>
-      <c r="I21" s="7" t="s">
+      <c r="I21" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="J21" s="7">
+      <c r="J21" s="6">
         <v>100.0</v>
       </c>
-      <c r="K21" s="7" t="s">
+      <c r="K21" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="L21" s="7">
+      <c r="L21" s="6">
         <v>100.0</v>
       </c>
-      <c r="M21" s="7" t="s">
+      <c r="M21" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="21.75">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1411453/593284</t>
           </r>
         </is>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">time of last treatment (in 10-year classes)</t>
+            <t xml:space="preserve">date de la dernière intervention (classes de 10 ans)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1256</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forests (2022): a.f.w.s.f. NFI1 to NFI5</t>
+            <t xml:space="preserve">forêt protectrice (2022): f.a.s.f.b. IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2684</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>