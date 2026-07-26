--- v0 (2025-12-21)
+++ v1 (2026-07-26)
@@ -14,359 +14,359 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>time of last treatment (in 10-year classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: protection forest region</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: protection forest (2022): a.f.w.s.f.</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Schutzwald (2022): z.W.o.G.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...30 lines deleted...]
-    <t>Switzerland</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>=10 years ago</t>
-[...20 lines deleted...]
-    <t>total</t>
+    <t>vor =10 Jahren</t>
+  </si>
+  <si>
+    <t>vor 11-20 Jahren</t>
+  </si>
+  <si>
+    <t>vor 21-30 Jahren</t>
+  </si>
+  <si>
+    <t>vor 31-40 Jahren</t>
+  </si>
+  <si>
+    <t>vor 41-50 Jahren</t>
+  </si>
+  <si>
+    <t>vor 51-100 Jahren</t>
+  </si>
+  <si>
+    <t>letzter Eingriff vor &gt;100 Jahren oder nie genutzt</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1411461/593292</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">time of last treatment (in 10-year classes)</t>
+      <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1256</t>
     </r>
   </si>
   <si>
-    <t>Number of years since the last silvicultural treatment – in classes of ten years. Silvicultural treatments include harvesting and tending interventions, planting and afforestation, as well as sanitary and safety interventions. Reference: Forest Service Survey (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Anzahl Jahre seit dem letzten waldbaulichen Eingriff in Klassen zu zehn Jahren. Als waldbauliche Eingriffe gelten Nutzungs- und Pflegeeingriffe, Pflanzungen und Aufforstungen sowie Sanitär- und Sicherheitseingriffe. Grundlage: Forstdienstbefragung (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest (2022): a.f.w.s.f.</t>
+      <t xml:space="preserve">Schutzwald (2022): z.W.o.G.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2652</t>
     </r>
   </si>
   <si>
-    <t>Accessible forest without shrub forest («a.f.w.s.f.»), i.e. forest that is less than two-thirds covered with shrubs and can be accessed on foot, which is situated in a forest that the cantons designated «protective forest» in 2022 according to the harmonised criteria of SilvaProtect-CH (Losey &amp; Wehrli 2013).</t>
+    <t>Zugänglicher Wald ohne Gebüschwald (z.W.o.G.; d.h. Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann), der innerhalb des Schutzwalds liegt, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von SilvaProtect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -385,66 +385,63 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -721,51 +718,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -879,667 +876,667 @@
         <v>17</v>
       </c>
       <c r="J12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="7">
+      <c r="B13" s="6">
         <v>0.0</v>
       </c>
-      <c r="C13" s="7" t="s">
+      <c r="C13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D13" s="6">
         <v>0.0</v>
       </c>
-      <c r="E13" s="7" t="s">
+      <c r="E13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="7">
+      <c r="F13" s="6">
         <v>0.0</v>
       </c>
-      <c r="G13" s="7" t="s">
+      <c r="G13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="7">
+      <c r="H13" s="6">
         <v>0.0</v>
       </c>
-      <c r="I13" s="7" t="s">
+      <c r="I13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="7">
+      <c r="J13" s="6">
         <v>0.0</v>
       </c>
-      <c r="K13" s="7" t="s">
+      <c r="K13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="7">
+      <c r="L13" s="6">
         <v>0.0</v>
       </c>
-      <c r="M13" s="7" t="s">
+      <c r="M13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="7">
+      <c r="N13" s="6">
         <v>0.0</v>
       </c>
-      <c r="O13" s="7" t="s">
+      <c r="O13" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="7">
+      <c r="B14" s="6">
         <v>52.3</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C14" s="6">
         <v>3.9</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D14" s="6">
         <v>37.0</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="6">
         <v>2.6</v>
       </c>
-      <c r="F14" s="7">
+      <c r="F14" s="6">
         <v>40.9</v>
       </c>
-      <c r="G14" s="7">
+      <c r="G14" s="6">
         <v>3.3</v>
       </c>
-      <c r="H14" s="7">
+      <c r="H14" s="6">
         <v>22.7</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I14" s="6">
         <v>2.8</v>
       </c>
-      <c r="J14" s="7">
+      <c r="J14" s="6">
         <v>25.7</v>
       </c>
-      <c r="K14" s="7">
+      <c r="K14" s="6">
         <v>2.9</v>
       </c>
-      <c r="L14" s="7">
+      <c r="L14" s="6">
         <v>10.4</v>
       </c>
-      <c r="M14" s="7">
+      <c r="M14" s="6">
         <v>1.6</v>
       </c>
-      <c r="N14" s="7">
+      <c r="N14" s="6">
         <v>29.3</v>
       </c>
-      <c r="O14" s="7">
+      <c r="O14" s="6">
         <v>1.1</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="7">
+      <c r="B15" s="6">
         <v>21.0</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C15" s="6">
         <v>3.2</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D15" s="6">
         <v>22.0</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="6">
         <v>2.3</v>
       </c>
-      <c r="F15" s="7">
+      <c r="F15" s="6">
         <v>20.2</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G15" s="6">
         <v>2.7</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H15" s="6">
         <v>14.3</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="6">
         <v>2.3</v>
       </c>
-      <c r="J15" s="7">
+      <c r="J15" s="6">
         <v>11.4</v>
       </c>
-      <c r="K15" s="7">
+      <c r="K15" s="6">
         <v>2.1</v>
       </c>
-      <c r="L15" s="7">
+      <c r="L15" s="6">
         <v>5.3</v>
       </c>
-      <c r="M15" s="7">
+      <c r="M15" s="6">
         <v>1.2</v>
       </c>
-      <c r="N15" s="7">
+      <c r="N15" s="6">
         <v>15.1</v>
       </c>
-      <c r="O15" s="7">
+      <c r="O15" s="6">
         <v>0.9</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="7">
+      <c r="B16" s="6">
         <v>10.4</v>
       </c>
-      <c r="C16" s="7">
+      <c r="C16" s="6">
         <v>2.4</v>
       </c>
-      <c r="D16" s="7">
+      <c r="D16" s="6">
         <v>10.7</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="6">
         <v>1.7</v>
       </c>
-      <c r="F16" s="7">
+      <c r="F16" s="6">
         <v>15.6</v>
       </c>
-      <c r="G16" s="7">
+      <c r="G16" s="6">
         <v>2.4</v>
       </c>
-      <c r="H16" s="7">
+      <c r="H16" s="6">
         <v>10.7</v>
       </c>
-      <c r="I16" s="7">
+      <c r="I16" s="6">
         <v>2.0</v>
       </c>
-      <c r="J16" s="7">
+      <c r="J16" s="6">
         <v>14.2</v>
       </c>
-      <c r="K16" s="7">
+      <c r="K16" s="6">
         <v>2.3</v>
       </c>
-      <c r="L16" s="7">
+      <c r="L16" s="6">
         <v>5.7</v>
       </c>
-      <c r="M16" s="7">
+      <c r="M16" s="6">
         <v>1.3</v>
       </c>
-      <c r="N16" s="7">
+      <c r="N16" s="6">
         <v>10.8</v>
       </c>
-      <c r="O16" s="7">
+      <c r="O16" s="6">
         <v>0.8</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="7">
+      <c r="B17" s="6">
         <v>3.6</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="6">
         <v>1.4</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="6">
         <v>8.2</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="6">
         <v>1.5</v>
       </c>
-      <c r="F17" s="7">
+      <c r="F17" s="6">
         <v>5.7</v>
       </c>
-      <c r="G17" s="7">
+      <c r="G17" s="6">
         <v>1.6</v>
       </c>
-      <c r="H17" s="7">
+      <c r="H17" s="6">
         <v>7.2</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="6">
         <v>1.7</v>
       </c>
-      <c r="J17" s="7">
+      <c r="J17" s="6">
         <v>12.1</v>
       </c>
-      <c r="K17" s="7">
+      <c r="K17" s="6">
         <v>2.2</v>
       </c>
-      <c r="L17" s="7">
+      <c r="L17" s="6">
         <v>7.8</v>
       </c>
-      <c r="M17" s="7">
+      <c r="M17" s="6">
         <v>1.4</v>
       </c>
-      <c r="N17" s="7">
+      <c r="N17" s="6">
         <v>7.7</v>
       </c>
-      <c r="O17" s="7">
+      <c r="O17" s="6">
         <v>0.7</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="7">
+      <c r="B18" s="6">
         <v>3.1</v>
       </c>
-      <c r="C18" s="7">
+      <c r="C18" s="6">
         <v>1.4</v>
       </c>
-      <c r="D18" s="7">
+      <c r="D18" s="6">
         <v>5.2</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E18" s="6">
         <v>1.2</v>
       </c>
-      <c r="F18" s="7">
+      <c r="F18" s="6">
         <v>4.3</v>
       </c>
-      <c r="G18" s="7">
+      <c r="G18" s="6">
         <v>1.3</v>
       </c>
-      <c r="H18" s="7">
+      <c r="H18" s="6">
         <v>6.1</v>
       </c>
-      <c r="I18" s="7">
+      <c r="I18" s="6">
         <v>1.6</v>
       </c>
-      <c r="J18" s="7">
+      <c r="J18" s="6">
         <v>8.3</v>
       </c>
-      <c r="K18" s="7">
+      <c r="K18" s="6">
         <v>1.8</v>
       </c>
-      <c r="L18" s="7">
+      <c r="L18" s="6">
         <v>5.6</v>
       </c>
-      <c r="M18" s="7">
+      <c r="M18" s="6">
         <v>1.2</v>
       </c>
-      <c r="N18" s="7">
+      <c r="N18" s="6">
         <v>5.5</v>
       </c>
-      <c r="O18" s="7">
+      <c r="O18" s="6">
         <v>0.6</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="7">
+      <c r="B19" s="6">
         <v>7.8</v>
       </c>
-      <c r="C19" s="7">
+      <c r="C19" s="6">
         <v>2.1</v>
       </c>
-      <c r="D19" s="7">
+      <c r="D19" s="6">
         <v>10.6</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="6">
         <v>1.7</v>
       </c>
-      <c r="F19" s="7">
+      <c r="F19" s="6">
         <v>9.1</v>
       </c>
-      <c r="G19" s="7">
+      <c r="G19" s="6">
         <v>1.9</v>
       </c>
-      <c r="H19" s="7">
+      <c r="H19" s="6">
         <v>27.3</v>
       </c>
-      <c r="I19" s="7">
+      <c r="I19" s="6">
         <v>2.9</v>
       </c>
-      <c r="J19" s="7">
+      <c r="J19" s="6">
         <v>16.6</v>
       </c>
-      <c r="K19" s="7">
+      <c r="K19" s="6">
         <v>2.5</v>
       </c>
-      <c r="L19" s="7">
+      <c r="L19" s="6">
         <v>43.7</v>
       </c>
-      <c r="M19" s="7">
+      <c r="M19" s="6">
         <v>2.7</v>
       </c>
-      <c r="N19" s="7">
+      <c r="N19" s="6">
         <v>21.0</v>
       </c>
-      <c r="O19" s="7">
+      <c r="O19" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="7">
+      <c r="B20" s="6">
         <v>1.8</v>
       </c>
-      <c r="C20" s="7">
+      <c r="C20" s="6">
         <v>1.0</v>
       </c>
-      <c r="D20" s="7">
+      <c r="D20" s="6">
         <v>6.4</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="6">
         <v>1.4</v>
       </c>
-      <c r="F20" s="7">
+      <c r="F20" s="6">
         <v>4.1</v>
       </c>
-      <c r="G20" s="7">
+      <c r="G20" s="6">
         <v>1.3</v>
       </c>
-      <c r="H20" s="7">
+      <c r="H20" s="6">
         <v>11.8</v>
       </c>
-      <c r="I20" s="7">
+      <c r="I20" s="6">
         <v>2.1</v>
       </c>
-      <c r="J20" s="7">
+      <c r="J20" s="6">
         <v>11.8</v>
       </c>
-      <c r="K20" s="7">
+      <c r="K20" s="6">
         <v>2.1</v>
       </c>
-      <c r="L20" s="7">
+      <c r="L20" s="6">
         <v>21.5</v>
       </c>
-      <c r="M20" s="7">
+      <c r="M20" s="6">
         <v>2.2</v>
       </c>
-      <c r="N20" s="7">
+      <c r="N20" s="6">
         <v>10.6</v>
       </c>
-      <c r="O20" s="7">
+      <c r="O20" s="6">
         <v>0.8</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="7">
+      <c r="B21" s="6">
         <v>100.0</v>
       </c>
-      <c r="C21" s="7" t="s">
+      <c r="C21" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D21" s="7">
+      <c r="D21" s="6">
         <v>100.0</v>
       </c>
-      <c r="E21" s="7" t="s">
+      <c r="E21" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="F21" s="7">
+      <c r="F21" s="6">
         <v>100.0</v>
       </c>
-      <c r="G21" s="7" t="s">
+      <c r="G21" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="H21" s="7">
+      <c r="H21" s="6">
         <v>100.0</v>
       </c>
-      <c r="I21" s="7" t="s">
+      <c r="I21" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="J21" s="7">
+      <c r="J21" s="6">
         <v>100.0</v>
       </c>
-      <c r="K21" s="7" t="s">
+      <c r="K21" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="L21" s="7">
+      <c r="L21" s="6">
         <v>100.0</v>
       </c>
-      <c r="M21" s="7" t="s">
+      <c r="M21" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="N21" s="7">
+      <c r="N21" s="6">
         <v>100.0</v>
       </c>
-      <c r="O21" s="7" t="s">
+      <c r="O21" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="21.75">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1411461/593292</t>
           </r>
         </is>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">time of last treatment (in 10-year classes)</t>
+            <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1256</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest (2022): a.f.w.s.f.</t>
+            <t xml:space="preserve">Schutzwald (2022): z.W.o.G.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2652</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>