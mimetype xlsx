--- v0 (2025-12-21)
+++ v1 (2026-05-18)
@@ -14,359 +14,359 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>time of last treatment (in 10-year classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>data dell'ultimo intervento (classi di 10 anni)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione biogeografica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unità</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: protection forests (2022): accessible forest NFI4/NFI5</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: bosco di protezione (2022): bosco accessibile IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...30 lines deleted...]
-    <t>Switzerland</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+    </r>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>=10 years ago</t>
-[...20 lines deleted...]
-    <t>total</t>
+    <t>0-10 anni fa</t>
+  </si>
+  <si>
+    <t>11-20 anni fa</t>
+  </si>
+  <si>
+    <t>21-30 anni fa</t>
+  </si>
+  <si>
+    <t>31-40 anni fa</t>
+  </si>
+  <si>
+    <t>41-50 anni fa</t>
+  </si>
+  <si>
+    <t>51-100 anni fa</t>
+  </si>
+  <si>
+    <t>&gt;100 anni fa o mai nessuna gestione</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1411468/593299</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">time of last treatment (in 10-year classes)</t>
+      <t xml:space="preserve">data dell'ultimo intervento (classi di 10 anni)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1256</t>
     </r>
   </si>
   <si>
-    <t>Number of years since the last silvicultural treatment – in classes of ten years. Silvicultural treatments include harvesting and tending interventions, planting and afforestation, as well as sanitary and safety interventions. Reference: Forest Service Survey (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Numero di anni dall'ultimo intervento selvicolturale, in classi di dieci anni. Gli interventi selvicolturali comprendono interventi di cura della rinnovazione e tagli di sgombero, piantagione e semina, nonché tagli fitosanitari e di promozione della sicurezza. Fonte: inchiesta presso il servizio forestale (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">regione biogeografica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forests (2022): accessible forest NFI4/NFI5</t>
+      <t xml:space="preserve">bosco di protezione (2022): bosco accessibile IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2682</t>
     </r>
   </si>
   <si>
-    <t>Area designated in both the NFI4 (2009-2017) and the NFI5 (2018-2026) as «accessible forest», i.e. «forest without shrub forest» or «shrub forest» that can be accessed on foot and is situated in a forest that the cantons designated «protective forest» in 2022 according to the harmonised criteria of SilvaProtect-CH (Losey &amp; Wehrli 2013).</t>
+    <t>Superficie che sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026) è stata dichiarata «bosco accessibile» (ossia «bosco esclusi gli arbusteti» o «arbusteto») e si trova all'interno del bosco di protezione definito dai Cantoni nel 2022 in base ai criteri armonizzati di SilvaProtect-CH (Losey &amp; Wehrli 2013)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -385,66 +385,63 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -721,51 +718,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -879,667 +876,667 @@
         <v>17</v>
       </c>
       <c r="J12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="7">
+      <c r="B13" s="6">
         <v>0.0</v>
       </c>
-      <c r="C13" s="7" t="s">
+      <c r="C13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D13" s="6">
         <v>0.0</v>
       </c>
-      <c r="E13" s="7" t="s">
+      <c r="E13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="7">
+      <c r="F13" s="6">
         <v>0.0</v>
       </c>
-      <c r="G13" s="7" t="s">
+      <c r="G13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="7">
+      <c r="H13" s="6">
         <v>0.0</v>
       </c>
-      <c r="I13" s="7" t="s">
+      <c r="I13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="7">
+      <c r="J13" s="6">
         <v>0.0</v>
       </c>
-      <c r="K13" s="7" t="s">
+      <c r="K13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="7">
+      <c r="L13" s="6">
         <v>0.0</v>
       </c>
-      <c r="M13" s="7" t="s">
+      <c r="M13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="7">
+      <c r="N13" s="6">
         <v>0.0</v>
       </c>
-      <c r="O13" s="7" t="s">
+      <c r="O13" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="7">
+      <c r="B14" s="6">
         <v>47.6</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C14" s="6">
         <v>5.1</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D14" s="6">
         <v>56.6</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="6">
         <v>5.1</v>
       </c>
-      <c r="F14" s="7">
+      <c r="F14" s="6">
         <v>37.3</v>
       </c>
-      <c r="G14" s="7">
+      <c r="G14" s="6">
         <v>2.1</v>
       </c>
-      <c r="H14" s="7">
+      <c r="H14" s="6">
         <v>22.1</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I14" s="6">
         <v>2.9</v>
       </c>
-      <c r="J14" s="7">
+      <c r="J14" s="6">
         <v>25.8</v>
       </c>
-      <c r="K14" s="7">
+      <c r="K14" s="6">
         <v>2.8</v>
       </c>
-      <c r="L14" s="7">
+      <c r="L14" s="6">
         <v>10.7</v>
       </c>
-      <c r="M14" s="7">
+      <c r="M14" s="6">
         <v>1.6</v>
       </c>
-      <c r="N14" s="7">
+      <c r="N14" s="6">
         <v>29.0</v>
       </c>
-      <c r="O14" s="7">
+      <c r="O14" s="6">
         <v>1.1</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="7">
+      <c r="B15" s="6">
         <v>21.2</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C15" s="6">
         <v>4.2</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D15" s="6">
         <v>19.6</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="6">
         <v>4.0</v>
       </c>
-      <c r="F15" s="7">
+      <c r="F15" s="6">
         <v>21.1</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G15" s="6">
         <v>1.8</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H15" s="6">
         <v>14.9</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="6">
         <v>2.5</v>
       </c>
-      <c r="J15" s="7">
+      <c r="J15" s="6">
         <v>12.4</v>
       </c>
-      <c r="K15" s="7">
+      <c r="K15" s="6">
         <v>2.1</v>
       </c>
-      <c r="L15" s="7">
+      <c r="L15" s="6">
         <v>5.0</v>
       </c>
-      <c r="M15" s="7">
+      <c r="M15" s="6">
         <v>1.2</v>
       </c>
-      <c r="N15" s="7">
+      <c r="N15" s="6">
         <v>15.0</v>
       </c>
-      <c r="O15" s="7">
+      <c r="O15" s="6">
         <v>0.9</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="7">
+      <c r="B16" s="6">
         <v>11.5</v>
       </c>
-      <c r="C16" s="7">
+      <c r="C16" s="6">
         <v>3.3</v>
       </c>
-      <c r="D16" s="7">
+      <c r="D16" s="6">
         <v>13.8</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="6">
         <v>3.6</v>
       </c>
-      <c r="F16" s="7">
+      <c r="F16" s="6">
         <v>11.5</v>
       </c>
-      <c r="G16" s="7">
+      <c r="G16" s="6">
         <v>1.4</v>
       </c>
-      <c r="H16" s="7">
+      <c r="H16" s="6">
         <v>11.0</v>
       </c>
-      <c r="I16" s="7">
+      <c r="I16" s="6">
         <v>2.2</v>
       </c>
-      <c r="J16" s="7">
+      <c r="J16" s="6">
         <v>14.1</v>
       </c>
-      <c r="K16" s="7">
+      <c r="K16" s="6">
         <v>2.2</v>
       </c>
-      <c r="L16" s="7">
+      <c r="L16" s="6">
         <v>5.4</v>
       </c>
-      <c r="M16" s="7">
+      <c r="M16" s="6">
         <v>1.2</v>
       </c>
-      <c r="N16" s="7">
+      <c r="N16" s="6">
         <v>10.6</v>
       </c>
-      <c r="O16" s="7">
+      <c r="O16" s="6">
         <v>0.8</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="7">
+      <c r="B17" s="6">
         <v>3.1</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="6">
         <v>1.8</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="6">
         <v>5.0</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="6">
         <v>2.2</v>
       </c>
-      <c r="F17" s="7">
+      <c r="F17" s="6">
         <v>7.7</v>
       </c>
-      <c r="G17" s="7">
+      <c r="G17" s="6">
         <v>1.2</v>
       </c>
-      <c r="H17" s="7">
+      <c r="H17" s="6">
         <v>6.1</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="6">
         <v>1.6</v>
       </c>
-      <c r="J17" s="7">
+      <c r="J17" s="6">
         <v>12.2</v>
       </c>
-      <c r="K17" s="7">
+      <c r="K17" s="6">
         <v>2.1</v>
       </c>
-      <c r="L17" s="7">
+      <c r="L17" s="6">
         <v>8.2</v>
       </c>
-      <c r="M17" s="7">
+      <c r="M17" s="6">
         <v>1.4</v>
       </c>
-      <c r="N17" s="7">
+      <c r="N17" s="6">
         <v>7.8</v>
       </c>
-      <c r="O17" s="7">
+      <c r="O17" s="6">
         <v>0.7</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="7">
+      <c r="B18" s="6">
         <v>3.2</v>
       </c>
-      <c r="C18" s="7">
+      <c r="C18" s="6">
         <v>1.8</v>
       </c>
-      <c r="D18" s="7">
+      <c r="D18" s="6">
         <v>3.1</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E18" s="6">
         <v>1.8</v>
       </c>
-      <c r="F18" s="7">
+      <c r="F18" s="6">
         <v>5.7</v>
       </c>
-      <c r="G18" s="7">
+      <c r="G18" s="6">
         <v>1.0</v>
       </c>
-      <c r="H18" s="7">
+      <c r="H18" s="6">
         <v>5.8</v>
       </c>
-      <c r="I18" s="7">
+      <c r="I18" s="6">
         <v>1.6</v>
       </c>
-      <c r="J18" s="7">
+      <c r="J18" s="6">
         <v>8.7</v>
       </c>
-      <c r="K18" s="7">
+      <c r="K18" s="6">
         <v>1.8</v>
       </c>
-      <c r="L18" s="7">
+      <c r="L18" s="6">
         <v>6.1</v>
       </c>
-      <c r="M18" s="7">
+      <c r="M18" s="6">
         <v>1.3</v>
       </c>
-      <c r="N18" s="7">
+      <c r="N18" s="6">
         <v>5.9</v>
       </c>
-      <c r="O18" s="7">
+      <c r="O18" s="6">
         <v>0.6</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="7">
+      <c r="B19" s="6">
         <v>11.3</v>
       </c>
-      <c r="C19" s="7">
+      <c r="C19" s="6">
         <v>3.2</v>
       </c>
-      <c r="D19" s="7">
+      <c r="D19" s="6">
         <v>1.9</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="6">
         <v>1.4</v>
       </c>
-      <c r="F19" s="7">
+      <c r="F19" s="6">
         <v>10.8</v>
       </c>
-      <c r="G19" s="7">
+      <c r="G19" s="6">
         <v>1.3</v>
       </c>
-      <c r="H19" s="7">
+      <c r="H19" s="6">
         <v>27.6</v>
       </c>
-      <c r="I19" s="7">
+      <c r="I19" s="6">
         <v>3.1</v>
       </c>
-      <c r="J19" s="7">
+      <c r="J19" s="6">
         <v>16.1</v>
       </c>
-      <c r="K19" s="7">
+      <c r="K19" s="6">
         <v>2.4</v>
       </c>
-      <c r="L19" s="7">
+      <c r="L19" s="6">
         <v>43.6</v>
       </c>
-      <c r="M19" s="7">
+      <c r="M19" s="6">
         <v>2.6</v>
       </c>
-      <c r="N19" s="7">
+      <c r="N19" s="6">
         <v>21.2</v>
       </c>
-      <c r="O19" s="7">
+      <c r="O19" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="7">
+      <c r="B20" s="6">
         <v>2.1</v>
       </c>
-      <c r="C20" s="7">
+      <c r="C20" s="6">
         <v>1.5</v>
       </c>
-      <c r="D20" s="7">
+      <c r="D20" s="6">
         <v>0.0</v>
       </c>
-      <c r="E20" s="7" t="s">
+      <c r="E20" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="F20" s="7">
+      <c r="F20" s="6">
         <v>6.0</v>
       </c>
-      <c r="G20" s="7">
+      <c r="G20" s="6">
         <v>1.0</v>
       </c>
-      <c r="H20" s="7">
+      <c r="H20" s="6">
         <v>12.5</v>
       </c>
-      <c r="I20" s="7">
+      <c r="I20" s="6">
         <v>2.3</v>
       </c>
-      <c r="J20" s="7">
+      <c r="J20" s="6">
         <v>10.7</v>
       </c>
-      <c r="K20" s="7">
+      <c r="K20" s="6">
         <v>2.0</v>
       </c>
-      <c r="L20" s="7">
+      <c r="L20" s="6">
         <v>20.9</v>
       </c>
-      <c r="M20" s="7">
+      <c r="M20" s="6">
         <v>2.1</v>
       </c>
-      <c r="N20" s="7">
+      <c r="N20" s="6">
         <v>10.5</v>
       </c>
-      <c r="O20" s="7">
+      <c r="O20" s="6">
         <v>0.8</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="7">
+      <c r="B21" s="6">
         <v>100.0</v>
       </c>
-      <c r="C21" s="7" t="s">
+      <c r="C21" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D21" s="7">
+      <c r="D21" s="6">
         <v>100.0</v>
       </c>
-      <c r="E21" s="7" t="s">
+      <c r="E21" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="F21" s="7">
+      <c r="F21" s="6">
         <v>100.0</v>
       </c>
-      <c r="G21" s="7" t="s">
+      <c r="G21" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="H21" s="7">
+      <c r="H21" s="6">
         <v>100.0</v>
       </c>
-      <c r="I21" s="7" t="s">
+      <c r="I21" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="J21" s="7">
+      <c r="J21" s="6">
         <v>100.0</v>
       </c>
-      <c r="K21" s="7" t="s">
+      <c r="K21" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="L21" s="7">
+      <c r="L21" s="6">
         <v>100.0</v>
       </c>
-      <c r="M21" s="7" t="s">
+      <c r="M21" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="N21" s="7">
+      <c r="N21" s="6">
         <v>100.0</v>
       </c>
-      <c r="O21" s="7" t="s">
+      <c r="O21" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="21.75">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1411468/593299</t>
           </r>
         </is>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">time of last treatment (in 10-year classes)</t>
+            <t xml:space="preserve">data dell'ultimo intervento (classi di 10 anni)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1256</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">regione biogeografica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forests (2022): accessible forest NFI4/NFI5</t>
+            <t xml:space="preserve">bosco di protezione (2022): bosco accessibile IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2682</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>