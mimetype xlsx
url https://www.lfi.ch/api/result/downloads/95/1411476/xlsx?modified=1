--- v0 (2025-12-21)
+++ v1 (2026-05-19)
@@ -14,383 +14,383 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>time of last treatment (in 10-year classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: Wirtschaftsregion</t>
+      <t xml:space="preserve">: economic region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: Schutzwald (2022): Wald LFI4/LFI5</t>
+      <t xml:space="preserve">: protection forests (2022): forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...47 lines deleted...]
-    <t>Schweiz</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>economic region</t>
+  </si>
+  <si>
+    <t>Western Jura</t>
+  </si>
+  <si>
+    <t>Eastern Jura</t>
+  </si>
+  <si>
+    <t>Western Plateau</t>
+  </si>
+  <si>
+    <t>Central Plateau</t>
+  </si>
+  <si>
+    <t>Eastern Plateau</t>
+  </si>
+  <si>
+    <t>Western Pre-Alps</t>
+  </si>
+  <si>
+    <t>Central Pre-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Pre-Alps</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Central Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t>Southwestern Alps</t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>vor =10 Jahren</t>
-[...20 lines deleted...]
-    <t>Total</t>
+    <t>=10 years ago</t>
+  </si>
+  <si>
+    <t>11-20 years ago</t>
+  </si>
+  <si>
+    <t>21-30 years ago</t>
+  </si>
+  <si>
+    <t>31-40 years ago</t>
+  </si>
+  <si>
+    <t>41-50 years ago</t>
+  </si>
+  <si>
+    <t>51-100 years ago</t>
+  </si>
+  <si>
+    <t>&gt;100 years ago or never</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1411476/593307</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">forest area</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
+      <t xml:space="preserve">time of last treatment (in 10-year classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1256</t>
     </r>
   </si>
   <si>
-    <t>Anzahl Jahre seit dem letzten waldbaulichen Eingriff in Klassen zu zehn Jahren. Als waldbauliche Eingriffe gelten Nutzungs- und Pflegeeingriffe, Pflanzungen und Aufforstungen sowie Sanitär- und Sicherheitseingriffe. Grundlage: Forstdienstbefragung (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Number of years since the last silvicultural treatment – in classes of ten years. Silvicultural treatments include harvesting and tending interventions, planting and afforestation, as well as sanitary and safety interventions. Reference: Forest Service Survey (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wirtschaftsregion</t>
+      <t xml:space="preserve">economic region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwald (2022): Wald LFI4/LFI5</t>
+      <t xml:space="preserve">protective forests (2022): forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2683</t>
     </r>
   </si>
   <si>
-    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2008-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war) und innerhalb des Schutzwalds liegt, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von Silvaprotect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten.</t>
+    <t>Area that, in both the NFI4 (2009-2017) and the NFI5 (2018-2026), conforms with the NFI's definition of «forest», i.e. «forest without shrub forest» or «shrub forest», and is situated in a forest that the cantons designated «protective forest» in 2022 according to the harmonised criteria of SilvaProtect-CH (Losey &amp; Wehrli 2013).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -409,63 +409,66 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -742,51 +745,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1012,915 +1015,915 @@
         <v>25</v>
       </c>
       <c r="Z12" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AA12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="AB12" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AC12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="AD12" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AE12" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="7">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="6">
+      <c r="C13" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" s="7">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="6">
+      <c r="E13" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" s="7">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="6">
+      <c r="G13" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="H13" s="7">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="6">
+      <c r="I13" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="7">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="6">
+      <c r="K13" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="L13" s="7">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="6">
+      <c r="M13" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="N13" s="7">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="P13" s="6">
+      <c r="O13" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="P13" s="7">
         <v>0.0</v>
       </c>
-      <c r="Q13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="R13" s="6">
+      <c r="Q13" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="R13" s="7">
         <v>0.0</v>
       </c>
-      <c r="S13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="T13" s="6">
+      <c r="S13" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="T13" s="7">
         <v>0.0</v>
       </c>
-      <c r="U13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="V13" s="6">
+      <c r="U13" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="V13" s="7">
         <v>0.0</v>
       </c>
-      <c r="W13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="X13" s="6">
+      <c r="W13" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="X13" s="7">
         <v>0.0</v>
       </c>
-      <c r="Y13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="Z13" s="6">
+      <c r="Y13" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z13" s="7">
         <v>0.0</v>
       </c>
-      <c r="AA13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AB13" s="6">
+      <c r="AA13" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB13" s="7">
         <v>0.0</v>
       </c>
-      <c r="AC13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD13" s="6">
+      <c r="AC13" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD13" s="7">
         <v>0.0</v>
       </c>
-      <c r="AE13" s="6" t="s">
+      <c r="AE13" s="7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:31">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="7">
         <v>49.0</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="7">
         <v>5.6</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="7">
         <v>33.4</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="7">
         <v>13.7</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="7">
         <v>50.8</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="7">
         <v>14.5</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="7">
         <v>61.7</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="7">
         <v>10.7</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="7">
         <v>59.4</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="7">
         <v>8.1</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="7">
         <v>29.8</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="7">
         <v>5.2</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="7">
         <v>44.7</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="7">
         <v>4.1</v>
       </c>
-      <c r="P14" s="6">
+      <c r="P14" s="7">
         <v>47.6</v>
       </c>
-      <c r="Q14" s="6">
+      <c r="Q14" s="7">
         <v>4.6</v>
       </c>
-      <c r="R14" s="6">
+      <c r="R14" s="7">
         <v>29.2</v>
       </c>
-      <c r="S14" s="6">
+      <c r="S14" s="7">
         <v>4.0</v>
       </c>
-      <c r="T14" s="6">
+      <c r="T14" s="7">
         <v>25.1</v>
       </c>
-      <c r="U14" s="6">
+      <c r="U14" s="7">
         <v>6.0</v>
       </c>
-      <c r="V14" s="6">
+      <c r="V14" s="7">
         <v>34.6</v>
       </c>
-      <c r="W14" s="6">
+      <c r="W14" s="7">
         <v>5.8</v>
       </c>
-      <c r="X14" s="6">
+      <c r="X14" s="7">
         <v>22.1</v>
       </c>
-      <c r="Y14" s="6">
+      <c r="Y14" s="7">
         <v>2.7</v>
       </c>
-      <c r="Z14" s="6">
+      <c r="Z14" s="7">
         <v>24.1</v>
       </c>
-      <c r="AA14" s="6">
+      <c r="AA14" s="7">
         <v>2.7</v>
       </c>
-      <c r="AB14" s="6">
+      <c r="AB14" s="7">
         <v>10.1</v>
       </c>
-      <c r="AC14" s="6">
+      <c r="AC14" s="7">
         <v>1.5</v>
       </c>
-      <c r="AD14" s="6">
+      <c r="AD14" s="7">
         <v>28.0</v>
       </c>
-      <c r="AE14" s="6">
+      <c r="AE14" s="7">
         <v>1.1</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="7">
         <v>21.3</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="7">
         <v>4.6</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="7">
         <v>24.9</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="7">
         <v>12.5</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="7">
         <v>24.9</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="7">
         <v>12.5</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="7">
         <v>19.5</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="7">
         <v>8.7</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="7">
         <v>19.2</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="7">
         <v>6.5</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="7">
         <v>31.1</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="7">
         <v>5.5</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="7">
         <v>18.7</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="7">
         <v>3.2</v>
       </c>
-      <c r="P15" s="6">
+      <c r="P15" s="7">
         <v>18.3</v>
       </c>
-      <c r="Q15" s="6">
+      <c r="Q15" s="7">
         <v>3.6</v>
       </c>
-      <c r="R15" s="6">
+      <c r="R15" s="7">
         <v>17.7</v>
       </c>
-      <c r="S15" s="6">
+      <c r="S15" s="7">
         <v>3.4</v>
       </c>
-      <c r="T15" s="6">
+      <c r="T15" s="7">
         <v>22.6</v>
       </c>
-      <c r="U15" s="6">
+      <c r="U15" s="7">
         <v>5.8</v>
       </c>
-      <c r="V15" s="6">
+      <c r="V15" s="7">
         <v>17.9</v>
       </c>
-      <c r="W15" s="6">
+      <c r="W15" s="7">
         <v>4.7</v>
       </c>
-      <c r="X15" s="6">
+      <c r="X15" s="7">
         <v>13.9</v>
       </c>
-      <c r="Y15" s="6">
+      <c r="Y15" s="7">
         <v>2.3</v>
       </c>
-      <c r="Z15" s="6">
+      <c r="Z15" s="7">
         <v>11.1</v>
       </c>
-      <c r="AA15" s="6">
+      <c r="AA15" s="7">
         <v>2.0</v>
       </c>
-      <c r="AB15" s="6">
+      <c r="AB15" s="7">
         <v>5.1</v>
       </c>
-      <c r="AC15" s="6">
+      <c r="AC15" s="7">
         <v>1.1</v>
       </c>
-      <c r="AD15" s="6">
+      <c r="AD15" s="7">
         <v>14.4</v>
       </c>
-      <c r="AE15" s="6">
+      <c r="AE15" s="7">
         <v>0.9</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="7">
         <v>11.2</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="7">
         <v>3.5</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="7">
         <v>16.7</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="7">
         <v>10.8</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="7">
         <v>8.1</v>
       </c>
-      <c r="G16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="6">
+      <c r="G16" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="H16" s="7">
         <v>9.4</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="7">
         <v>6.3</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="7">
         <v>8.0</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="7">
         <v>4.4</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="7">
         <v>6.6</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="7">
         <v>2.9</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="7">
         <v>12.6</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="7">
         <v>2.7</v>
       </c>
-      <c r="P16" s="6">
+      <c r="P16" s="7">
         <v>15.2</v>
       </c>
-      <c r="Q16" s="6">
+      <c r="Q16" s="7">
         <v>3.3</v>
       </c>
-      <c r="R16" s="6">
+      <c r="R16" s="7">
         <v>11.4</v>
       </c>
-      <c r="S16" s="6">
+      <c r="S16" s="7">
         <v>2.8</v>
       </c>
-      <c r="T16" s="6">
+      <c r="T16" s="7">
         <v>17.3</v>
       </c>
-      <c r="U16" s="6">
+      <c r="U16" s="7">
         <v>5.3</v>
       </c>
-      <c r="V16" s="6">
+      <c r="V16" s="7">
         <v>10.3</v>
       </c>
-      <c r="W16" s="6">
+      <c r="W16" s="7">
         <v>3.7</v>
       </c>
-      <c r="X16" s="6">
+      <c r="X16" s="7">
         <v>10.5</v>
       </c>
-      <c r="Y16" s="6">
+      <c r="Y16" s="7">
         <v>2.0</v>
       </c>
-      <c r="Z16" s="6">
+      <c r="Z16" s="7">
         <v>13.3</v>
       </c>
-      <c r="AA16" s="6">
+      <c r="AA16" s="7">
         <v>2.2</v>
       </c>
-      <c r="AB16" s="6">
+      <c r="AB16" s="7">
         <v>5.4</v>
       </c>
-      <c r="AC16" s="6">
+      <c r="AC16" s="7">
         <v>1.2</v>
       </c>
-      <c r="AD16" s="6">
+      <c r="AD16" s="7">
         <v>10.4</v>
       </c>
-      <c r="AE16" s="6">
+      <c r="AE16" s="7">
         <v>0.8</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="7">
         <v>2.5</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="7">
         <v>1.7</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="7">
         <v>0.0</v>
       </c>
-      <c r="E17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="6">
+      <c r="E17" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="F17" s="7">
         <v>0.0</v>
       </c>
-      <c r="G17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="6">
+      <c r="G17" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="H17" s="7">
         <v>4.8</v>
       </c>
-      <c r="I17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="6">
+      <c r="I17" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="7">
         <v>8.0</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="7">
         <v>4.4</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="7">
         <v>2.5</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="7">
         <v>1.8</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="7">
         <v>4.6</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="7">
         <v>1.7</v>
       </c>
-      <c r="P17" s="6">
+      <c r="P17" s="7">
         <v>5.9</v>
       </c>
-      <c r="Q17" s="6">
+      <c r="Q17" s="7">
         <v>2.2</v>
       </c>
-      <c r="R17" s="6">
+      <c r="R17" s="7">
         <v>15.7</v>
       </c>
-      <c r="S17" s="6">
+      <c r="S17" s="7">
         <v>3.2</v>
       </c>
-      <c r="T17" s="6">
+      <c r="T17" s="7">
         <v>4.0</v>
       </c>
-      <c r="U17" s="6">
+      <c r="U17" s="7">
         <v>2.8</v>
       </c>
-      <c r="V17" s="6">
+      <c r="V17" s="7">
         <v>8.7</v>
       </c>
-      <c r="W17" s="6">
+      <c r="W17" s="7">
         <v>3.4</v>
       </c>
-      <c r="X17" s="6">
+      <c r="X17" s="7">
         <v>7.0</v>
       </c>
-      <c r="Y17" s="6">
+      <c r="Y17" s="7">
         <v>1.6</v>
       </c>
-      <c r="Z17" s="6">
+      <c r="Z17" s="7">
         <v>12.6</v>
       </c>
-      <c r="AA17" s="6">
+      <c r="AA17" s="7">
         <v>2.1</v>
       </c>
-      <c r="AB17" s="6">
+      <c r="AB17" s="7">
         <v>7.1</v>
       </c>
-      <c r="AC17" s="6">
+      <c r="AC17" s="7">
         <v>1.3</v>
       </c>
-      <c r="AD17" s="6">
+      <c r="AD17" s="7">
         <v>7.7</v>
       </c>
-      <c r="AE17" s="6">
+      <c r="AE17" s="7">
         <v>0.7</v>
       </c>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="7">
         <v>3.8</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="7">
         <v>2.2</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="7">
         <v>8.3</v>
       </c>
-      <c r="E18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="6">
+      <c r="E18" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="F18" s="7">
         <v>0.0</v>
       </c>
-      <c r="G18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="6">
+      <c r="G18" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="H18" s="7">
         <v>0.0</v>
       </c>
-      <c r="I18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="6">
+      <c r="I18" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="7">
         <v>2.7</v>
       </c>
-      <c r="K18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L18" s="6">
+      <c r="K18" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="L18" s="7">
         <v>9.4</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="7">
         <v>3.4</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="7">
         <v>2.4</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="7">
         <v>1.4</v>
       </c>
-      <c r="P18" s="6">
+      <c r="P18" s="7">
         <v>4.1</v>
       </c>
-      <c r="Q18" s="6">
+      <c r="Q18" s="7">
         <v>1.8</v>
       </c>
-      <c r="R18" s="6">
+      <c r="R18" s="7">
         <v>6.5</v>
       </c>
-      <c r="S18" s="6">
+      <c r="S18" s="7">
         <v>2.2</v>
       </c>
-      <c r="T18" s="6">
+      <c r="T18" s="7">
         <v>7.6</v>
       </c>
-      <c r="U18" s="6">
+      <c r="U18" s="7">
         <v>3.7</v>
       </c>
-      <c r="V18" s="6">
+      <c r="V18" s="7">
         <v>2.6</v>
       </c>
-      <c r="W18" s="6">
+      <c r="W18" s="7">
         <v>1.8</v>
       </c>
-      <c r="X18" s="6">
+      <c r="X18" s="7">
         <v>5.9</v>
       </c>
-      <c r="Y18" s="6">
+      <c r="Y18" s="7">
         <v>1.5</v>
       </c>
-      <c r="Z18" s="6">
+      <c r="Z18" s="7">
         <v>9.5</v>
       </c>
-      <c r="AA18" s="6">
+      <c r="AA18" s="7">
         <v>1.9</v>
       </c>
-      <c r="AB18" s="6">
+      <c r="AB18" s="7">
         <v>6.1</v>
       </c>
-      <c r="AC18" s="6">
+      <c r="AC18" s="7">
         <v>1.2</v>
       </c>
-      <c r="AD18" s="6">
+      <c r="AD18" s="7">
         <v>5.9</v>
       </c>
-      <c r="AE18" s="6">
+      <c r="AE18" s="7">
         <v>0.6</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="7">
         <v>9.8</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="7">
         <v>3.3</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="7">
         <v>16.7</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="7">
         <v>10.8</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="7">
         <v>16.2</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="7">
         <v>10.5</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="7">
         <v>0.0</v>
       </c>
-      <c r="I19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="6">
+      <c r="I19" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="7">
         <v>2.7</v>
       </c>
-      <c r="K19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L19" s="6">
+      <c r="K19" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="L19" s="7">
         <v>13.4</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="7">
         <v>4.0</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N19" s="7">
         <v>10.0</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="7">
         <v>2.5</v>
       </c>
-      <c r="P19" s="6">
+      <c r="P19" s="7">
         <v>5.5</v>
       </c>
-      <c r="Q19" s="6">
+      <c r="Q19" s="7">
         <v>2.0</v>
       </c>
-      <c r="R19" s="6">
+      <c r="R19" s="7">
         <v>9.5</v>
       </c>
-      <c r="S19" s="6">
+      <c r="S19" s="7">
         <v>2.6</v>
       </c>
-      <c r="T19" s="6">
+      <c r="T19" s="7">
         <v>11.7</v>
       </c>
-      <c r="U19" s="6">
+      <c r="U19" s="7">
         <v>4.5</v>
       </c>
-      <c r="V19" s="6">
+      <c r="V19" s="7">
         <v>13.5</v>
       </c>
-      <c r="W19" s="6">
+      <c r="W19" s="7">
         <v>4.2</v>
       </c>
-      <c r="X19" s="6">
+      <c r="X19" s="7">
         <v>27.4</v>
       </c>
-      <c r="Y19" s="6">
+      <c r="Y19" s="7">
         <v>2.9</v>
       </c>
-      <c r="Z19" s="6">
+      <c r="Z19" s="7">
         <v>16.4</v>
       </c>
-      <c r="AA19" s="6">
+      <c r="AA19" s="7">
         <v>2.4</v>
       </c>
-      <c r="AB19" s="6">
+      <c r="AB19" s="7">
         <v>42.6</v>
       </c>
-      <c r="AC19" s="6">
+      <c r="AC19" s="7">
         <v>2.5</v>
       </c>
-      <c r="AD19" s="6">
+      <c r="AD19" s="7">
         <v>21.0</v>
       </c>
-      <c r="AE19" s="6">
+      <c r="AE19" s="7">
         <v>1.0</v>
       </c>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="7">
         <v>2.5</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="7">
         <v>1.7</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="7">
         <v>0.0</v>
       </c>
-      <c r="E20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="6">
+      <c r="E20" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="F20" s="7">
         <v>0.0</v>
       </c>
-      <c r="G20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="6">
+      <c r="G20" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="H20" s="7">
         <v>4.6</v>
       </c>
-      <c r="I20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="6">
+      <c r="I20" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="7">
         <v>0.0</v>
       </c>
-      <c r="K20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L20" s="6">
+      <c r="K20" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="L20" s="7">
         <v>7.3</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="7">
         <v>3.2</v>
       </c>
-      <c r="N20" s="6">
+      <c r="N20" s="7">
         <v>7.0</v>
       </c>
-      <c r="O20" s="6">
+      <c r="O20" s="7">
         <v>2.1</v>
       </c>
-      <c r="P20" s="6">
+      <c r="P20" s="7">
         <v>3.5</v>
       </c>
-      <c r="Q20" s="6">
+      <c r="Q20" s="7">
         <v>1.7</v>
       </c>
-      <c r="R20" s="6">
+      <c r="R20" s="7">
         <v>10.1</v>
       </c>
-      <c r="S20" s="6">
+      <c r="S20" s="7">
         <v>2.7</v>
       </c>
-      <c r="T20" s="6">
+      <c r="T20" s="7">
         <v>11.8</v>
       </c>
-      <c r="U20" s="6">
+      <c r="U20" s="7">
         <v>4.5</v>
       </c>
-      <c r="V20" s="6">
+      <c r="V20" s="7">
         <v>12.2</v>
       </c>
-      <c r="W20" s="6">
+      <c r="W20" s="7">
         <v>4.0</v>
       </c>
-      <c r="X20" s="6">
+      <c r="X20" s="7">
         <v>13.2</v>
       </c>
-      <c r="Y20" s="6">
+      <c r="Y20" s="7">
         <v>2.2</v>
       </c>
-      <c r="Z20" s="6">
+      <c r="Z20" s="7">
         <v>13.0</v>
       </c>
-      <c r="AA20" s="6">
+      <c r="AA20" s="7">
         <v>2.2</v>
       </c>
-      <c r="AB20" s="6">
+      <c r="AB20" s="7">
         <v>23.5</v>
       </c>
-      <c r="AC20" s="6">
+      <c r="AC20" s="7">
         <v>2.2</v>
       </c>
-      <c r="AD20" s="6">
+      <c r="AD20" s="7">
         <v>12.6</v>
       </c>
-      <c r="AE20" s="6">
+      <c r="AE20" s="7">
         <v>0.8</v>
       </c>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="6">
+      <c r="B21" s="7">
         <v>100.0</v>
       </c>
-      <c r="C21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="6">
+      <c r="C21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="7">
         <v>100.0</v>
       </c>
-      <c r="E21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="6">
+      <c r="E21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="F21" s="7">
         <v>100.0</v>
       </c>
-      <c r="G21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="6">
+      <c r="G21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="H21" s="7">
         <v>100.0</v>
       </c>
-      <c r="I21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="6">
+      <c r="I21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" s="7">
         <v>100.0</v>
       </c>
-      <c r="K21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L21" s="6">
+      <c r="K21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="L21" s="7">
         <v>100.0</v>
       </c>
-      <c r="M21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N21" s="6">
+      <c r="M21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="N21" s="7">
         <v>100.0</v>
       </c>
-      <c r="O21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="P21" s="6">
+      <c r="O21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="P21" s="7">
         <v>100.0</v>
       </c>
-      <c r="Q21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="R21" s="6">
+      <c r="Q21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="R21" s="7">
         <v>100.0</v>
       </c>
-      <c r="S21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="T21" s="6">
+      <c r="S21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="T21" s="7">
         <v>100.0</v>
       </c>
-      <c r="U21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="V21" s="6">
+      <c r="U21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="V21" s="7">
         <v>100.0</v>
       </c>
-      <c r="W21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="X21" s="6">
+      <c r="W21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="X21" s="7">
         <v>100.0</v>
       </c>
-      <c r="Y21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="Z21" s="6">
+      <c r="Y21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z21" s="7">
         <v>100.0</v>
       </c>
-      <c r="AA21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AB21" s="6">
+      <c r="AA21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB21" s="7">
         <v>100.0</v>
       </c>
-      <c r="AC21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD21" s="6">
+      <c r="AC21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD21" s="7">
         <v>100.0</v>
       </c>
-      <c r="AE21" s="6" t="s">
+      <c r="AE21" s="7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="21.75">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1411476/593307</t>
           </r>
         </is>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
@@ -1936,191 +1939,191 @@
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
       <c r="AB22" s="3"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">forest area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:31" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
+            <t xml:space="preserve">time of last treatment (in 10-year classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1256</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:31" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wirtschaftsregion</t>
+            <t xml:space="preserve">economic region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:31" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:31">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwald (2022): Wald LFI4/LFI5</t>
+            <t xml:space="preserve">protective forests (2022): forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2683</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:31" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" spans="1:31">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:31" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>