--- v0 (2025-12-19)
+++ v1 (2026-07-29)
@@ -14,397 +14,397 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>deadwood: mechanical strength of wood (3 classes) · deadwood: colonization by shrubs (5 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Totholzstammzahl</t>
+  </si>
+  <si>
+    <t>Totholz: Holzfestigkeit (3 Klassen) · Totholz: Strauchbewuchs (5 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: n/ha</t>
+      <t xml:space="preserve">: Stk./ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>biogeographical region</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...23 lines deleted...]
-    <t>n/ha</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Totholz: Holzfestigkeit (3 Klassen)</t>
+  </si>
+  <si>
+    <t>Totholz: Strauchbewuchs (5 Klassen)</t>
+  </si>
+  <si>
+    <t>Stk./ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>0-1</t>
   </si>
   <si>
     <t>2-10</t>
   </si>
   <si>
     <t>11-20</t>
   </si>
   <si>
     <t>21-50</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>total</t>
-[...8 lines deleted...]
-    <t>mouldering/mull wood</t>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Frisch-/Hartholz</t>
+  </si>
+  <si>
+    <t>Morschholz</t>
+  </si>
+  <si>
+    <t>Moder-/Mulmholz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1411574/593405</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of deadwood stems</t>
+      <t xml:space="preserve">Totholzstammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #116</t>
     </r>
   </si>
   <si>
-    <t>Number of stems of dead trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm.</t>
+    <t>Anzahl Stämme der toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">deadwood: mechanical strength of wood (3 classes)</t>
+      <t xml:space="preserve">Totholz: Holzfestigkeit (3 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1301</t>
     </r>
   </si>
   <si>
-    <t>Stage of wood decay in dead trees and shrubs (standing and lying) ≥12 cm in diameter at breast height (dbh) – in three classes. Reference: Field Survey (MID 419: Totholz - Festigkeit)</t>
+    <t>Stadium des Holzabbaus bei toten Bäumen und Sträuchern (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD) in drei Klassen. Grundlage: Feldaufnahme (MID 419: Totholz - Festigkeit)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">deadwood: colonization by shrubs (5 classes)</t>
+      <t xml:space="preserve">Totholz: Strauchbewuchs (5 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1299</t>
     </r>
   </si>
   <si>
-    <t>Number of shrubs ≥10 cm in length growing on a lying dead tree or shrub ≥12 cm in diameter at breast height (dbh) – in five classes. Reference: Field Survey (MID 425: Strauchpflanzen auf Totholz)</t>
+    <t>Anzahl Sträucher mit mindestens 10 cm Länge, die auf einem liegenden toten Baum oder Strauch ab 12 cm Brusthöhendurchmesser (BHD) wurzeln, in 5 Klassen. Grundlage: Feldaufnahme (MID 425: Strauchpflanzen auf Totholz)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -756,65 +756,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="61.128" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
@@ -2619,270 +2619,270 @@
         <v>85</v>
       </c>
       <c r="N47" s="6">
         <v>7</v>
       </c>
       <c r="O47" s="6">
         <v>62</v>
       </c>
       <c r="P47" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="21.75">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1411574/593405</t>
           </r>
         </is>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3"/>
       <c r="K48" s="3"/>
       <c r="L48" s="3"/>
       <c r="M48" s="3"/>
       <c r="N48" s="3"/>
       <c r="O48" s="3"/>
       <c r="P48" s="3"/>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of deadwood stems</t>
+            <t xml:space="preserve">Totholzstammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #116</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:16" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">deadwood: mechanical strength of wood (3 classes)</t>
+            <t xml:space="preserve">Totholz: Holzfestigkeit (3 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1301</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:16" customHeight="1" ht="29">
       <c r="A55" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">deadwood: colonization by shrubs (5 classes)</t>
+            <t xml:space="preserve">Totholz: Strauchbewuchs (5 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1299</t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:16" customHeight="1" ht="29">
       <c r="A58" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="61" spans="1:16" customHeight="1" ht="29">
       <c r="A61" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="64" spans="1:16" customHeight="1" ht="29">
       <c r="A64" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="67" spans="1:16" customHeight="1" ht="29">
       <c r="A67" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>