--- v1 (2026-01-11)
+++ v2 (2026-09-25)
@@ -1,463 +1,367 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
-[...99 lines deleted...]
-    <t>Switzerland</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>quantità di legno morto</t>
+  </si>
+  <si>
+    <t>tipo di bosco (12 classi)</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione di produzione</t>
+  </si>
+  <si>
+    <t>unità: 1000 m³</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione di produzione</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Prealpi</t>
+  </si>
+  <si>
+    <t>Alpi</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>1000 m³</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>inaccessible forest</t>
-[...206 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>bosco non accessibile</t>
+  </si>
+  <si>
+    <t>arbusteto</t>
+  </si>
+  <si>
+    <t>superficie forestale perennemente non boscata</t>
+  </si>
+  <si>
+    <t>striscia aperta nel soprassuolo e scarpata</t>
+  </si>
+  <si>
+    <t>soprassuolo perennemente aperto</t>
+  </si>
+  <si>
+    <t>selva, arboricoltura</t>
+  </si>
+  <si>
+    <t>ceduo</t>
+  </si>
+  <si>
+    <t>ceduo composto</t>
+  </si>
+  <si>
+    <t>fustaia a struttura disetanea</t>
+  </si>
+  <si>
+    <t>fustaia irregolare</t>
+  </si>
+  <si>
+    <t>rilevamento incompleto</t>
+  </si>
+  <si>
+    <t>fustaia regolare</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti IFN1-IFN5 [2382]
+Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione di produzione [PRODREG, 49]
+Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>quantità di legno morto [214], m³
+Volume di legno del fusto degli alberi e arbusti morti in piedi di almeno 12 cm di diametro a petto d'uomo (DPU), a cui viene dedotto il volume dei pezzi del fusto rotti, nonché il volume del legno morto a terra di almeno 7 cm di diametro (legno commerciabile) senza parti di legno commerciabile nei mucchi di rami.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>tipo di bosco (12 classi) [TYP30512, 898]
+Suddivisione dei boschi in 12 classi («tipi») in base alla loro origine, struttura e gestione. A differenza del tipo di bosco in 17 classi, nel tipo di bosco in 12 classi gli stadi di sviluppo (da novelleto a fustaia) vengono raggruppati nella classe «fustaia regolare». Fonte: rilievo sul terreno (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 09:27:43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>nessuna indicazione, bosco non accessibile, arbusteto, superficie forestale perennemente non boscata, striscia aperta nel soprassuolo e scarpata, soprassuolo perennemente aperto, selva, arboricoltura, ceduo, ceduo composto, fustaia a struttura disetanea, fustaia irregolare, rilevamento incompleto, fustaia regolare, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -718,1021 +622,1257 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M43"/>
+  <dimension ref="A1:M50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B28" sqref="B28:M50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="5" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12" customWidth="true" style="0"/>
+    <col min="11" max="11" width="7" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
-[...32 lines deleted...]
-      <c r="M13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="5">
+        <v>0</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" s="5">
+        <v>0</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J13" s="5">
+        <v>0</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L13" s="5">
+        <v>0</v>
+      </c>
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
-[...32 lines deleted...]
-      <c r="M14" s="6" t="s">
+      <c r="B14" s="5">
+        <v>0</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="5">
+        <v>0</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" s="5">
+        <v>0</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H14" s="5">
+        <v>0</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J14" s="5">
+        <v>0</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L14" s="5">
+        <v>0</v>
+      </c>
+      <c r="M14" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
-[...32 lines deleted...]
-      <c r="M15" s="6" t="s">
+      <c r="B15" s="5">
+        <v>0</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="5">
+        <v>0</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" s="5">
+        <v>0</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H15" s="5">
+        <v>0</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J15" s="5">
+        <v>0</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L15" s="5">
+        <v>0</v>
+      </c>
+      <c r="M15" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>141</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>73</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>69</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>50</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>62</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>44</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>63</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>63</v>
       </c>
-      <c r="J16" s="6">
-[...5 lines deleted...]
-      <c r="L16" s="6">
+      <c r="J16" s="5">
+        <v>0</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L16" s="5">
         <v>335</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>19</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>79</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>21</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>95</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>1</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>100</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>9</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>100</v>
       </c>
-      <c r="J17" s="6">
-[...5 lines deleted...]
-      <c r="L17" s="6">
+      <c r="J17" s="5">
+        <v>0</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L17" s="5">
         <v>49</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>14</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>53</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>77</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>56</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>197</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>49</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>634</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>30</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>84</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>52</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>1006</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
-[...17 lines deleted...]
-      <c r="H19" s="6">
+      <c r="B19" s="5">
+        <v>0</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="5">
+        <v>0</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" s="5">
+        <v>0</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" s="5">
         <v>31</v>
       </c>
-      <c r="I19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="6">
+      <c r="I19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J19" s="5">
         <v>139</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>41</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>170</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>61</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>58</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>14</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>100</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>30</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>55</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>246</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>65</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>845</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>20</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>1196</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="6">
+      <c r="B21" s="5">
         <v>84</v>
       </c>
-      <c r="C21" s="6">
+      <c r="C21" s="5">
         <v>57</v>
       </c>
-      <c r="D21" s="6">
+      <c r="D21" s="5">
         <v>7</v>
       </c>
-      <c r="E21" s="6" t="s">
-[...8 lines deleted...]
-      <c r="H21" s="6">
+      <c r="E21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" s="5">
+        <v>0</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" s="5">
         <v>9</v>
       </c>
-      <c r="I21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="6">
+      <c r="I21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J21" s="5">
         <v>268</v>
       </c>
-      <c r="K21" s="6">
+      <c r="K21" s="5">
         <v>35</v>
       </c>
-      <c r="L21" s="6">
+      <c r="L21" s="5">
         <v>369</v>
       </c>
-      <c r="M21" s="6">
+      <c r="M21" s="5">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="6">
+      <c r="B22" s="5">
         <v>388</v>
       </c>
-      <c r="C22" s="6">
+      <c r="C22" s="5">
         <v>29</v>
       </c>
-      <c r="D22" s="6">
+      <c r="D22" s="5">
         <v>194</v>
       </c>
-      <c r="E22" s="6">
+      <c r="E22" s="5">
         <v>65</v>
       </c>
-      <c r="F22" s="6">
+      <c r="F22" s="5">
         <v>720</v>
       </c>
-      <c r="G22" s="6">
+      <c r="G22" s="5">
         <v>29</v>
       </c>
-      <c r="H22" s="6">
+      <c r="H22" s="5">
         <v>1648</v>
       </c>
-      <c r="I22" s="6">
-[...2 lines deleted...]
-      <c r="J22" s="6">
+      <c r="I22" s="5">
+        <v>18</v>
+      </c>
+      <c r="J22" s="5">
         <v>119</v>
       </c>
-      <c r="K22" s="6">
+      <c r="K22" s="5">
         <v>45</v>
       </c>
-      <c r="L22" s="6">
+      <c r="L22" s="5">
         <v>3069</v>
       </c>
-      <c r="M22" s="6">
+      <c r="M22" s="5">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B23" s="6">
+      <c r="B23" s="5">
         <v>1264</v>
       </c>
-      <c r="C23" s="6">
+      <c r="C23" s="5">
         <v>23</v>
       </c>
-      <c r="D23" s="6">
+      <c r="D23" s="5">
         <v>524</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="5">
         <v>27</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F23" s="5">
         <v>1722</v>
       </c>
-      <c r="G23" s="6">
+      <c r="G23" s="5">
         <v>25</v>
       </c>
-      <c r="H23" s="6">
+      <c r="H23" s="5">
         <v>2666</v>
       </c>
-      <c r="I23" s="6">
+      <c r="I23" s="5">
         <v>15</v>
       </c>
-      <c r="J23" s="6">
+      <c r="J23" s="5">
         <v>915</v>
       </c>
-      <c r="K23" s="6">
+      <c r="K23" s="5">
         <v>21</v>
       </c>
-      <c r="L23" s="6">
+      <c r="L23" s="5">
         <v>7091</v>
       </c>
-      <c r="M23" s="6">
+      <c r="M23" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="5" t="s">
+      <c r="A24" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B24" s="6">
-[...32 lines deleted...]
-      <c r="M24" s="6" t="s">
+      <c r="B24" s="5">
+        <v>0</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="5">
+        <v>0</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" s="5">
+        <v>0</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H24" s="5">
+        <v>0</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J24" s="5">
+        <v>0</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L24" s="5">
+        <v>0</v>
+      </c>
+      <c r="M24" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="5" t="s">
+      <c r="A25" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B25" s="6">
+      <c r="B25" s="5">
         <v>5686</v>
       </c>
-      <c r="C25" s="6">
+      <c r="C25" s="5">
         <v>9</v>
       </c>
-      <c r="D25" s="6">
+      <c r="D25" s="5">
         <v>5183</v>
       </c>
-      <c r="E25" s="6">
+      <c r="E25" s="5">
         <v>9</v>
       </c>
-      <c r="F25" s="6">
+      <c r="F25" s="5">
         <v>7622</v>
       </c>
-      <c r="G25" s="6">
+      <c r="G25" s="5">
         <v>9</v>
       </c>
-      <c r="H25" s="6">
+      <c r="H25" s="5">
         <v>11762</v>
       </c>
-      <c r="I25" s="6">
+      <c r="I25" s="5">
         <v>7</v>
       </c>
-      <c r="J25" s="6">
+      <c r="J25" s="5">
         <v>2718</v>
       </c>
-      <c r="K25" s="6">
+      <c r="K25" s="5">
         <v>16</v>
       </c>
-      <c r="L25" s="6">
+      <c r="L25" s="5">
         <v>32971</v>
       </c>
-      <c r="M25" s="6">
+      <c r="M25" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="5" t="s">
+      <c r="A26" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="6">
+      <c r="B26" s="5">
         <v>7655</v>
       </c>
-      <c r="C26" s="6">
+      <c r="C26" s="5">
         <v>7</v>
       </c>
-      <c r="D26" s="6">
+      <c r="D26" s="5">
         <v>6090</v>
       </c>
-      <c r="E26" s="6">
+      <c r="E26" s="5">
         <v>8</v>
       </c>
-      <c r="F26" s="6">
+      <c r="F26" s="5">
         <v>10353</v>
       </c>
-      <c r="G26" s="6">
+      <c r="G26" s="5">
         <v>8</v>
       </c>
-      <c r="H26" s="6">
+      <c r="H26" s="5">
         <v>17069</v>
       </c>
-      <c r="I26" s="6">
+      <c r="I26" s="5">
         <v>5</v>
       </c>
-      <c r="J26" s="6">
+      <c r="J26" s="5">
         <v>5089</v>
       </c>
-      <c r="K26" s="6">
+      <c r="K26" s="5">
         <v>9</v>
       </c>
-      <c r="L26" s="6">
+      <c r="L26" s="5">
         <v>46256</v>
       </c>
-      <c r="M26" s="6">
+      <c r="M26" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A27" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M27" s="3"/>
+      <c r="A27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
+      <c r="L27" s="2"/>
+      <c r="M27" s="2"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
     </row>
     <row r="39" spans="1:13">
-      <c r="A39" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A39" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
     </row>
     <row r="42" spans="1:13">
-      <c r="A42" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A42" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+      <c r="J49" s="7"/>
+      <c r="K49" s="7"/>
+      <c r="L49" s="7"/>
+      <c r="M49" s="7"/>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="7"/>
+      <c r="L50" s="7"/>
+      <c r="M50" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A27:M27"/>
-    <mergeCell ref="A30:M30"/>
-[...8 lines deleted...]
-    <mergeCell ref="A43:M43"/>
+    <mergeCell ref="A28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="B44:M44"/>
+    <mergeCell ref="B45:M45"/>
+    <mergeCell ref="B46:M46"/>
+    <mergeCell ref="B47:M47"/>
+    <mergeCell ref="B48:M48"/>
+    <mergeCell ref="B49:M49"/>
+    <mergeCell ref="B50:M50"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>