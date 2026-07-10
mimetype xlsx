--- v0 (2026-01-11)
+++ v1 (2026-07-10)
@@ -14,374 +14,374 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>tipo di bosco (12 classi)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Totholzmenge</t>
+  </si>
+  <si>
+    <t>Waldtyp (12 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: m³/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>m³/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>bosco non accessibile</t>
-[...35 lines deleted...]
-    <t>totale</t>
+    <t>unzugänglicher Wald</t>
+  </si>
+  <si>
+    <t>Gebüschwald</t>
+  </si>
+  <si>
+    <t>dauernd nicht bestockte Waldfläche</t>
+  </si>
+  <si>
+    <t>Schneise, Böschung</t>
+  </si>
+  <si>
+    <t>dauernd aufgelöste Bestockung</t>
+  </si>
+  <si>
+    <t>Selve, Plantage</t>
+  </si>
+  <si>
+    <t>Niederwald</t>
+  </si>
+  <si>
+    <t>Mittelwald</t>
+  </si>
+  <si>
+    <t>plenterartiger Hochwald</t>
+  </si>
+  <si>
+    <t>ungleichförmiger Hochwald</t>
+  </si>
+  <si>
+    <t>unvollständige Aufnahme</t>
+  </si>
+  <si>
+    <t>gleichförmiger Hochwald</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1411707/593538</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">quantità di legno morto</t>
+      <t xml:space="preserve">Totholzmenge</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #214</t>
     </r>
   </si>
   <si>
-    <t>Volume di legno del fusto degli alberi e arbusti morti in piedi di almeno 12 cm di diametro a petto d'uomo (DPU), a cui viene dedotto il volume dei pezzi del fusto rotti, nonché il volume del legno morto a terra di almeno 7 cm di diametro (legno commerciabile) senza parti di legno commerciabile nei mucchi di rami.</t>
+    <t>Schaftholzvolumen der stehenden toten Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), reduziert um das Volumen der abgebrochenen Schaftstücke, sowie das Volumen des liegenden Totholzes ab 7 cm Durchmesser (Derbholz) ohne Derbholzstücke in Asthaufen.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo di bosco (12 classi)</t>
+      <t xml:space="preserve">Waldtyp (12 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #898</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione dei boschi in 12 classi («tipi») in base alla loro origine, struttura e gestione. A differenza del tipo di bosco in 17 classi, nel tipo di bosco in 12 classi gli stadi di sviluppo (da novelleto a fustaia) vengono raggruppati nella classe «fustaia regolare». Fonte: rilievo sul terreno (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
+    <t>Einteilung der Wälder aufgrund ihrer Entstehung, Struktur und Bewirtschaftung in 12 Klassen («Typen»). Im Gegensatz zum Waldtyp in 17 Klassen werden beim Waldtyp in 12 Klassen alle Entwicklungsstufen (Jungwuchs bis Baumholz) in der Klasse «gleichförmiger Hochwald» zusammengefasst. Grundlage: Feldaufnahme (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -733,51 +733,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1558,235 +1558,235 @@
         <v>36.2</v>
       </c>
       <c r="M26" s="6">
         <v>9</v>
       </c>
       <c r="N26" s="6">
         <v>41.2</v>
       </c>
       <c r="O26" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="21.75">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1411707/593538</t>
           </r>
         </is>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">quantità di legno morto</t>
+            <t xml:space="preserve">Totholzmenge</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #214</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo di bosco (12 classi)</t>
+            <t xml:space="preserve">Waldtyp (12 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #898</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>