--- v0 (2026-01-10)
+++ v1 (2026-07-28)
@@ -14,371 +14,371 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>tipo di bosco (12 classi)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Totholzmenge</t>
+  </si>
+  <si>
+    <t>Waldtyp (12 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: m³/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...27 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>m³/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>bosco non accessibile</t>
-[...35 lines deleted...]
-    <t>totale</t>
+    <t>unzugänglicher Wald</t>
+  </si>
+  <si>
+    <t>Gebüschwald</t>
+  </si>
+  <si>
+    <t>dauernd nicht bestockte Waldfläche</t>
+  </si>
+  <si>
+    <t>Schneise, Böschung</t>
+  </si>
+  <si>
+    <t>dauernd aufgelöste Bestockung</t>
+  </si>
+  <si>
+    <t>Selve, Plantage</t>
+  </si>
+  <si>
+    <t>Niederwald</t>
+  </si>
+  <si>
+    <t>Mittelwald</t>
+  </si>
+  <si>
+    <t>plenterartiger Hochwald</t>
+  </si>
+  <si>
+    <t>ungleichförmiger Hochwald</t>
+  </si>
+  <si>
+    <t>unvollständige Aufnahme</t>
+  </si>
+  <si>
+    <t>gleichförmiger Hochwald</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1411708/593539</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">quantità di legno morto</t>
+      <t xml:space="preserve">Totholzmenge</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #214</t>
     </r>
   </si>
   <si>
-    <t>Volume di legno del fusto degli alberi e arbusti morti in piedi di almeno 12 cm di diametro a petto d'uomo (DPU), a cui viene dedotto il volume dei pezzi del fusto rotti, nonché il volume del legno morto a terra di almeno 7 cm di diametro (legno commerciabile) senza parti di legno commerciabile nei mucchi di rami.</t>
+    <t>Schaftholzvolumen der stehenden toten Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), reduziert um das Volumen der abgebrochenen Schaftstücke, sowie das Volumen des liegenden Totholzes ab 7 cm Durchmesser (Derbholz) ohne Derbholzstücke in Asthaufen.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo di bosco (12 classi)</t>
+      <t xml:space="preserve">Waldtyp (12 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #898</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione dei boschi in 12 classi («tipi») in base alla loro origine, struttura e gestione. A differenza del tipo di bosco in 17 classi, nel tipo di bosco in 12 classi gli stadi di sviluppo (da novelleto a fustaia) vengono raggruppati nella classe «fustaia regolare». Fonte: rilievo sul terreno (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
+    <t>Einteilung der Wälder aufgrund ihrer Entstehung, Struktur und Bewirtschaftung in 12 Klassen («Typen»). Im Gegensatz zum Waldtyp in 17 Klassen werden beim Waldtyp in 12 Klassen alle Entwicklungsstufen (Jungwuchs bis Baumholz) in der Klasse «gleichförmiger Hochwald» zusammengefasst. Grundlage: Feldaufnahme (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,51 +730,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1457,233 +1457,233 @@
         <v>35.3</v>
       </c>
       <c r="K26" s="6">
         <v>8</v>
       </c>
       <c r="L26" s="6">
         <v>41.2</v>
       </c>
       <c r="M26" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="21.75">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1411708/593539</t>
           </r>
         </is>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">quantità di legno morto</t>
+            <t xml:space="preserve">Totholzmenge</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #214</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo di bosco (12 classi)</t>
+            <t xml:space="preserve">Waldtyp (12 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #898</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>