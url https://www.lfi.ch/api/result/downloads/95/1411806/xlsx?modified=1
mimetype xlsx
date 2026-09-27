--- v1 (2026-04-23)
+++ v2 (2026-09-27)
@@ -1,475 +1,385 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
-[...126 lines deleted...]
-    <t>Switzerland</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proportion de lisière</t>
+  </si>
+  <si>
+    <t>structure de la lisière</t>
+  </si>
+  <si>
+    <t>découpage régional: région économique</t>
+  </si>
+  <si>
+    <t>unité: %, total de colonne</t>
+  </si>
+  <si>
+    <t>ensemble analysé: lisière jusqu'à l'étage montagnard, IFN2-IFN5</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>without shelterbelt, without shrub belt</t>
-[...17 lines deleted...]
-    <t>shrub belt and a stepped, loose shelterbelt</t>
+    <t>sans manteau forestier ni cordon de buissons</t>
+  </si>
+  <si>
+    <t>sans manteau forestier, avec cordon de buissons</t>
+  </si>
+  <si>
+    <t>manteau forestier abrupt, sans cordon de buissons</t>
+  </si>
+  <si>
+    <t>manteau forestier saillant, sans cordon de buissons</t>
+  </si>
+  <si>
+    <t>cordon de buissons en dessous du manteau forestier</t>
+  </si>
+  <si>
+    <t>cordon de buissons devant le manteau forestier</t>
+  </si>
+  <si>
+    <t>cordon de buisson devant manteau forestier lâche et étagé</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>lisière jusqu'à l'étage montagnard, IFN2-IFN5 [2675]
+Lisière de forêt aux étages de végétation NaiS hyperinsubrique, collinéen, collinéen avec hêtre, submontagnard, montagnard inférieur, montagnard supérieur, montagnard inférieur/supérieur et montagnard supérieur, qui a été recensée lors des quatre inventaires IFN2, IFN3, IFN4 et IFN5. Source: relevé de terrain (MID 29: Waldrandbeschreibung)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région économique [WIREGR0704, 366]
+Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>proportion de lisière [124], Stk.
+Proportion de lisière présentant une certaine caractéristique (p. ex. diversité structurelle, diversité des espèces ligneuses, structure de la lisière) par rapport à la lisière totale. La lisière est ici définie comme le domaine de transition ou la limite entre la forêt et d’autres éléments du paysage.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>total de colonne [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>structure de la lisière [AUFBAU, 579]
+Agencement de la transition entre la forêt et les milieux ouverts selon sept classes. Source: relevé de terrain (MID 37: Waldrandaufbau)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 18:05:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, sans manteau forestier ni cordon de buissons, sans manteau forestier, avec cordon de buissons, manteau forestier abrupt, sans cordon de buissons, manteau forestier saillant, sans cordon de buissons, cordon de buissons en dessous du manteau forestier, cordon de buissons devant le manteau forestier, cordon de buisson devant manteau forestier lâche et étagé, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -730,1455 +640,2183 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE38"/>
+  <dimension ref="A1:AE47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B23" sqref="B23:AE47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
-[...29 lines deleted...]
-    <col min="31" max="31" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10" customWidth="true" style="0"/>
+    <col min="7" max="7" width="10" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="11" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12" customWidth="true" style="0"/>
+    <col min="16" max="16" width="10" customWidth="true" style="0"/>
+    <col min="17" max="17" width="10" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12" customWidth="true" style="0"/>
+    <col min="20" max="20" width="10" customWidth="true" style="0"/>
+    <col min="21" max="21" width="10" customWidth="true" style="0"/>
+    <col min="22" max="22" width="11" customWidth="true" style="0"/>
+    <col min="23" max="23" width="11" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12" customWidth="true" style="0"/>
+    <col min="26" max="26" width="11" customWidth="true" style="0"/>
+    <col min="27" max="27" width="11" customWidth="true" style="0"/>
+    <col min="28" max="28" width="9" customWidth="true" style="0"/>
+    <col min="29" max="29" width="9" customWidth="true" style="0"/>
+    <col min="30" max="30" width="6" customWidth="true" style="0"/>
+    <col min="31" max="31" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:31">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...27 lines deleted...]
-      <c r="AE10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+      <c r="Q10" s="3"/>
+      <c r="R10" s="3"/>
+      <c r="S10" s="3"/>
+      <c r="T10" s="3"/>
+      <c r="U10" s="3"/>
+      <c r="V10" s="3"/>
+      <c r="W10" s="3"/>
+      <c r="X10" s="3"/>
+      <c r="Y10" s="3"/>
+      <c r="Z10" s="3"/>
+      <c r="AA10" s="3"/>
+      <c r="AB10" s="3"/>
+      <c r="AC10" s="3"/>
+      <c r="AD10" s="3"/>
+      <c r="AE10" s="3"/>
     </row>
     <row r="11" spans="1:31">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
-      <c r="P11" s="4" t="s">
+      <c r="O11" s="3"/>
+      <c r="P11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="Q11" s="4"/>
-      <c r="R11" s="4" t="s">
+      <c r="Q11" s="3"/>
+      <c r="R11" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="S11" s="4"/>
-      <c r="T11" s="4" t="s">
+      <c r="S11" s="3"/>
+      <c r="T11" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="U11" s="4"/>
-      <c r="V11" s="4" t="s">
+      <c r="U11" s="3"/>
+      <c r="V11" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="W11" s="4"/>
-      <c r="X11" s="4" t="s">
+      <c r="W11" s="3"/>
+      <c r="X11" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="Y11" s="4"/>
-      <c r="Z11" s="4" t="s">
+      <c r="Y11" s="3"/>
+      <c r="Z11" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="AA11" s="4"/>
-      <c r="AB11" s="4" t="s">
+      <c r="AA11" s="3"/>
+      <c r="AB11" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="AC11" s="4"/>
-      <c r="AD11" s="4" t="s">
+      <c r="AC11" s="3"/>
+      <c r="AD11" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AE11" s="4"/>
+      <c r="AE11" s="3"/>
     </row>
     <row r="12" spans="1:31">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="P12" s="4" t="s">
+      <c r="P12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Q12" s="4" t="s">
+      <c r="Q12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="R12" s="4" t="s">
+      <c r="R12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="S12" s="4" t="s">
+      <c r="S12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="T12" s="4" t="s">
+      <c r="T12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="U12" s="4" t="s">
+      <c r="U12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="V12" s="4" t="s">
+      <c r="V12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="W12" s="4" t="s">
+      <c r="W12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="X12" s="4" t="s">
+      <c r="X12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Y12" s="4" t="s">
+      <c r="Y12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="Z12" s="4" t="s">
+      <c r="Z12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AA12" s="4" t="s">
+      <c r="AA12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AB12" s="4" t="s">
+      <c r="AB12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AC12" s="4" t="s">
+      <c r="AC12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AD12" s="4" t="s">
+      <c r="AD12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AE12" s="4" t="s">
+      <c r="AE12" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:31">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="6">
-[...86 lines deleted...]
-      <c r="AE13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="Q13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="S13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="W13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="Y13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AA13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:31">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>4.0</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>2.8</v>
       </c>
-      <c r="D14" s="6">
-[...5 lines deleted...]
-      <c r="F14" s="6">
+      <c r="D14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F14" s="5">
         <v>4.1</v>
       </c>
-      <c r="G14" s="6" t="s">
-[...26 lines deleted...]
-      <c r="P14" s="6">
+      <c r="G14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P14" s="5">
         <v>4.1</v>
       </c>
-      <c r="Q14" s="6">
+      <c r="Q14" s="5">
         <v>2.8</v>
       </c>
-      <c r="R14" s="6">
+      <c r="R14" s="5">
         <v>6.5</v>
       </c>
-      <c r="S14" s="6" t="s">
-[...20 lines deleted...]
-      <c r="Z14" s="6">
+      <c r="S14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="U14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="W14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="Y14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z14" s="5">
         <v>5.0</v>
       </c>
-      <c r="AA14" s="6" t="s">
-[...8 lines deleted...]
-      <c r="AD14" s="6">
+      <c r="AA14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD14" s="5">
         <v>2.0</v>
       </c>
-      <c r="AE14" s="6">
+      <c r="AE14" s="5">
         <v>0.7</v>
       </c>
     </row>
     <row r="15" spans="1:31">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>2.2</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="6">
+      <c r="C15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" s="5">
         <v>13.7</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>9.0</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>3.5</v>
       </c>
-      <c r="G15" s="6" t="s">
-[...8 lines deleted...]
-      <c r="J15" s="6">
+      <c r="G15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="5">
         <v>2.0</v>
       </c>
-      <c r="K15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L15" s="6">
+      <c r="K15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L15" s="5">
         <v>3.8</v>
       </c>
-      <c r="M15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="6">
+      <c r="M15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N15" s="5">
         <v>4.9</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>3.4</v>
       </c>
-      <c r="P15" s="6">
+      <c r="P15" s="5">
         <v>7.2</v>
       </c>
-      <c r="Q15" s="6">
+      <c r="Q15" s="5">
         <v>3.5</v>
       </c>
-      <c r="R15" s="6">
+      <c r="R15" s="5">
         <v>6.1</v>
       </c>
-      <c r="S15" s="6" t="s">
-[...32 lines deleted...]
-      <c r="AD15" s="6">
+      <c r="S15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="U15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="W15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="Y15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AA15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AC15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD15" s="5">
         <v>3.5</v>
       </c>
-      <c r="AE15" s="6">
+      <c r="AE15" s="5">
         <v>1.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>14.5</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>5.1</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>6.6</v>
       </c>
-      <c r="E16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="6">
+      <c r="E16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F16" s="5">
         <v>10.7</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>5.9</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>18.3</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>7.4</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>4.0</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>2.8</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>17.8</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>7.3</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>23.5</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>6.3</v>
       </c>
-      <c r="P16" s="6">
+      <c r="P16" s="5">
         <v>25.5</v>
       </c>
-      <c r="Q16" s="6">
+      <c r="Q16" s="5">
         <v>5.9</v>
       </c>
-      <c r="R16" s="6">
+      <c r="R16" s="5">
         <v>38.4</v>
       </c>
-      <c r="S16" s="6">
+      <c r="S16" s="5">
         <v>12.2</v>
       </c>
-      <c r="T16" s="6">
+      <c r="T16" s="5">
         <v>15.2</v>
       </c>
-      <c r="U16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="V16" s="6">
+      <c r="U16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V16" s="5">
         <v>39.3</v>
       </c>
-      <c r="W16" s="6">
+      <c r="W16" s="5">
         <v>21.9</v>
       </c>
-      <c r="X16" s="6">
+      <c r="X16" s="5">
         <v>11.7</v>
       </c>
-      <c r="Y16" s="6">
+      <c r="Y16" s="5">
         <v>7.8</v>
       </c>
-      <c r="Z16" s="6">
+      <c r="Z16" s="5">
         <v>34.6</v>
       </c>
-      <c r="AA16" s="6">
+      <c r="AA16" s="5">
         <v>10.6</v>
       </c>
-      <c r="AB16" s="6">
+      <c r="AB16" s="5">
         <v>22.9</v>
       </c>
-      <c r="AC16" s="6">
+      <c r="AC16" s="5">
         <v>11.6</v>
       </c>
-      <c r="AD16" s="6">
+      <c r="AD16" s="5">
         <v>18.3</v>
       </c>
-      <c r="AE16" s="6">
+      <c r="AE16" s="5">
         <v>2.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>19.8</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>5.6</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>6.7</v>
       </c>
-      <c r="E17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="6">
+      <c r="E17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F17" s="5">
         <v>31.4</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>8.7</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>14.0</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>6.5</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>11.7</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>4.5</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>22.4</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>8.2</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>4.5</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>3.1</v>
       </c>
-      <c r="P17" s="6">
+      <c r="P17" s="5">
         <v>21.0</v>
       </c>
-      <c r="Q17" s="6">
+      <c r="Q17" s="5">
         <v>5.6</v>
       </c>
-      <c r="R17" s="6">
+      <c r="R17" s="5">
         <v>22.9</v>
       </c>
-      <c r="S17" s="6">
+      <c r="S17" s="5">
         <v>10.2</v>
       </c>
-      <c r="T17" s="6">
-[...5 lines deleted...]
-      <c r="V17" s="6">
+      <c r="T17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="U17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V17" s="5">
         <v>21.9</v>
       </c>
-      <c r="W17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="X17" s="6">
+      <c r="W17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X17" s="5">
         <v>29.8</v>
       </c>
-      <c r="Y17" s="6">
+      <c r="Y17" s="5">
         <v>11.1</v>
       </c>
-      <c r="Z17" s="6">
+      <c r="Z17" s="5">
         <v>14.6</v>
       </c>
-      <c r="AA17" s="6">
+      <c r="AA17" s="5">
         <v>7.8</v>
       </c>
-      <c r="AB17" s="6">
+      <c r="AB17" s="5">
         <v>24.0</v>
       </c>
-      <c r="AC17" s="6">
+      <c r="AC17" s="5">
         <v>12.0</v>
       </c>
-      <c r="AD17" s="6">
+      <c r="AD17" s="5">
         <v>17.3</v>
       </c>
-      <c r="AE17" s="6">
+      <c r="AE17" s="5">
         <v>2.0</v>
       </c>
     </row>
     <row r="18" spans="1:31">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>49.7</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>7.1</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>59.9</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>12.7</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>50.4</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>9.4</v>
       </c>
-      <c r="H18" s="6">
-[...2 lines deleted...]
-      <c r="I18" s="6">
+      <c r="H18" s="5">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="I18" s="5">
         <v>9.1</v>
       </c>
-      <c r="J18" s="6">
-[...2 lines deleted...]
-      <c r="K18" s="6">
+      <c r="J18" s="5">
+        <v>78.40000000000001</v>
+      </c>
+      <c r="K18" s="5">
         <v>5.8</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>51.1</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>9.9</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="5">
         <v>62.9</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>7.3</v>
       </c>
-      <c r="P18" s="6">
+      <c r="P18" s="5">
         <v>40.4</v>
       </c>
-      <c r="Q18" s="6">
+      <c r="Q18" s="5">
         <v>6.8</v>
       </c>
-      <c r="R18" s="6">
+      <c r="R18" s="5">
         <v>19.6</v>
       </c>
-      <c r="S18" s="6">
+      <c r="S18" s="5">
         <v>10.1</v>
       </c>
-      <c r="T18" s="6">
+      <c r="T18" s="5">
         <v>84.8</v>
       </c>
-      <c r="U18" s="6">
+      <c r="U18" s="5">
         <v>13.9</v>
       </c>
-      <c r="V18" s="6">
+      <c r="V18" s="5">
         <v>20.6</v>
       </c>
-      <c r="W18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="X18" s="6">
+      <c r="W18" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X18" s="5">
         <v>52.7</v>
       </c>
-      <c r="Y18" s="6">
+      <c r="Y18" s="5">
         <v>12.1</v>
       </c>
-      <c r="Z18" s="6">
+      <c r="Z18" s="5">
         <v>35.9</v>
       </c>
-      <c r="AA18" s="6">
+      <c r="AA18" s="5">
         <v>10.8</v>
       </c>
-      <c r="AB18" s="6">
+      <c r="AB18" s="5">
         <v>46.2</v>
       </c>
-      <c r="AC18" s="6">
+      <c r="AC18" s="5">
         <v>13.9</v>
       </c>
-      <c r="AD18" s="6">
+      <c r="AD18" s="5">
         <v>53.6</v>
       </c>
-      <c r="AE18" s="6">
+      <c r="AE18" s="5">
         <v>2.6</v>
       </c>
     </row>
     <row r="19" spans="1:31">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>9.8</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>4.2</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>13.1</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>8.7</v>
       </c>
-      <c r="F19" s="6">
-[...5 lines deleted...]
-      <c r="H19" s="6">
+      <c r="F19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H19" s="5">
         <v>3.6</v>
       </c>
-      <c r="I19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="6">
+      <c r="I19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="5">
         <v>4.0</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>2.8</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>4.8</v>
       </c>
-      <c r="M19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="6">
+      <c r="M19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N19" s="5">
         <v>4.1</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="5">
         <v>2.9</v>
       </c>
-      <c r="P19" s="6">
+      <c r="P19" s="5">
         <v>1.9</v>
       </c>
-      <c r="Q19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="R19" s="6">
+      <c r="Q19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R19" s="5">
         <v>6.4</v>
       </c>
-      <c r="S19" s="6" t="s">
-[...8 lines deleted...]
-      <c r="V19" s="6">
+      <c r="S19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="U19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V19" s="5">
         <v>18.3</v>
       </c>
-      <c r="W19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="X19" s="6">
+      <c r="W19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X19" s="5">
         <v>5.8</v>
       </c>
-      <c r="Y19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="Z19" s="6">
+      <c r="Y19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z19" s="5">
         <v>9.9</v>
       </c>
-      <c r="AA19" s="6">
+      <c r="AA19" s="5">
         <v>6.6</v>
       </c>
-      <c r="AB19" s="6">
+      <c r="AB19" s="5">
         <v>6.9</v>
       </c>
-      <c r="AC19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD19" s="6">
+      <c r="AC19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD19" s="5">
         <v>5.3</v>
       </c>
-      <c r="AE19" s="6">
+      <c r="AE19" s="5">
         <v>1.2</v>
       </c>
     </row>
     <row r="20" spans="1:31">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="6">
-[...86 lines deleted...]
-      <c r="AE20" s="6" t="s">
+      <c r="B20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="Q20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="S20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="U20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="W20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="Y20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AA20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AC20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AE20" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:31">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="6">
+      <c r="B21" s="5">
         <v>100.0</v>
       </c>
-      <c r="C21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="6">
+      <c r="C21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="5">
         <v>100.0</v>
       </c>
-      <c r="E21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="6">
+      <c r="E21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F21" s="5">
         <v>100.0</v>
       </c>
-      <c r="G21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="6">
+      <c r="G21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H21" s="5">
         <v>100.0</v>
       </c>
-      <c r="I21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="6">
+      <c r="I21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" s="5">
         <v>100.0</v>
       </c>
-      <c r="K21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L21" s="6">
+      <c r="K21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L21" s="5">
         <v>100.0</v>
       </c>
-      <c r="M21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N21" s="6">
+      <c r="M21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N21" s="5">
         <v>100.0</v>
       </c>
-      <c r="O21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="P21" s="6">
+      <c r="O21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P21" s="5">
         <v>100.0</v>
       </c>
-      <c r="Q21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="R21" s="6">
+      <c r="Q21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R21" s="5">
         <v>100.0</v>
       </c>
-      <c r="S21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="T21" s="6">
+      <c r="S21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T21" s="5">
         <v>100.0</v>
       </c>
-      <c r="U21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="V21" s="6">
+      <c r="U21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V21" s="5">
         <v>100.0</v>
       </c>
-      <c r="W21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="X21" s="6">
+      <c r="W21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X21" s="5">
         <v>100.0</v>
       </c>
-      <c r="Y21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="Z21" s="6">
+      <c r="Y21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z21" s="5">
         <v>100.0</v>
       </c>
-      <c r="AA21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AB21" s="6">
+      <c r="AA21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB21" s="5">
         <v>100.0</v>
       </c>
-      <c r="AC21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD21" s="6">
+      <c r="AC21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD21" s="5">
         <v>100.0</v>
       </c>
-      <c r="AE21" s="6" t="s">
+      <c r="AE21" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="21.75">
-      <c r="A22" t="inlineStr">
-[...56 lines deleted...]
-      <c r="AE22" s="3"/>
+      <c r="A22" t="s">
+        <v>36</v>
+      </c>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+      <c r="L22" s="2"/>
+      <c r="M22" s="2"/>
+      <c r="N22" s="2"/>
+      <c r="O22" s="2"/>
+      <c r="P22" s="2"/>
+      <c r="Q22" s="2"/>
+      <c r="R22" s="2"/>
+      <c r="S22" s="2"/>
+      <c r="T22" s="2"/>
+      <c r="U22" s="2"/>
+      <c r="V22" s="2"/>
+      <c r="W22" s="2"/>
+      <c r="X22" s="2"/>
+      <c r="Y22" s="2"/>
+      <c r="Z22" s="2"/>
+      <c r="AA22" s="2"/>
+      <c r="AB22" s="2"/>
+      <c r="AC22" s="2"/>
+      <c r="AD22" s="2"/>
+      <c r="AE22" s="2"/>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="6"/>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7"/>
+      <c r="AA23" s="7"/>
+      <c r="AB23" s="7"/>
+      <c r="AC23" s="7"/>
+      <c r="AD23" s="7"/>
+      <c r="AE23" s="7"/>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7"/>
+      <c r="AA24" s="7"/>
+      <c r="AB24" s="7"/>
+      <c r="AC24" s="7"/>
+      <c r="AD24" s="7"/>
+      <c r="AE24" s="7"/>
     </row>
     <row r="25" spans="1:31">
-      <c r="A25" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A25" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7"/>
+      <c r="AD25" s="7"/>
+      <c r="AE25" s="7"/>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7"/>
+      <c r="AD26" s="7"/>
+      <c r="AE26" s="7"/>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
     </row>
     <row r="28" spans="1:31">
-      <c r="A28" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A28" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7"/>
+      <c r="AD28" s="7"/>
+      <c r="AE28" s="7"/>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7"/>
+      <c r="AD29" s="7"/>
+      <c r="AE29" s="7"/>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7"/>
+      <c r="AA30" s="7"/>
+      <c r="AB30" s="7"/>
+      <c r="AC30" s="7"/>
+      <c r="AD30" s="7"/>
+      <c r="AE30" s="7"/>
     </row>
     <row r="31" spans="1:31">
-      <c r="A31" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A31" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7"/>
+      <c r="AD31" s="7"/>
+      <c r="AE31" s="7"/>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+      <c r="P32" s="7"/>
+      <c r="Q32" s="7"/>
+      <c r="R32" s="7"/>
+      <c r="S32" s="7"/>
+      <c r="T32" s="7"/>
+      <c r="U32" s="7"/>
+      <c r="V32" s="7"/>
+      <c r="W32" s="7"/>
+      <c r="X32" s="7"/>
+      <c r="Y32" s="7"/>
+      <c r="Z32" s="7"/>
+      <c r="AA32" s="7"/>
+      <c r="AB32" s="7"/>
+      <c r="AC32" s="7"/>
+      <c r="AD32" s="7"/>
+      <c r="AE32" s="7"/>
+    </row>
+    <row r="33" spans="1:31">
+      <c r="A33" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+      <c r="P33" s="7"/>
+      <c r="Q33" s="7"/>
+      <c r="R33" s="7"/>
+      <c r="S33" s="7"/>
+      <c r="T33" s="7"/>
+      <c r="U33" s="7"/>
+      <c r="V33" s="7"/>
+      <c r="W33" s="7"/>
+      <c r="X33" s="7"/>
+      <c r="Y33" s="7"/>
+      <c r="Z33" s="7"/>
+      <c r="AA33" s="7"/>
+      <c r="AB33" s="7"/>
+      <c r="AC33" s="7"/>
+      <c r="AD33" s="7"/>
+      <c r="AE33" s="7"/>
     </row>
     <row r="34" spans="1:31">
-      <c r="A34" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+      <c r="P34" s="7"/>
+      <c r="Q34" s="7"/>
+      <c r="R34" s="7"/>
+      <c r="S34" s="7"/>
+      <c r="T34" s="7"/>
+      <c r="U34" s="7"/>
+      <c r="V34" s="7"/>
+      <c r="W34" s="7"/>
+      <c r="X34" s="7"/>
+      <c r="Y34" s="7"/>
+      <c r="Z34" s="7"/>
+      <c r="AA34" s="7"/>
+      <c r="AB34" s="7"/>
+      <c r="AC34" s="7"/>
+      <c r="AD34" s="7"/>
+      <c r="AE34" s="7"/>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+      <c r="P35" s="7"/>
+      <c r="Q35" s="7"/>
+      <c r="R35" s="7"/>
+      <c r="S35" s="7"/>
+      <c r="T35" s="7"/>
+      <c r="U35" s="7"/>
+      <c r="V35" s="7"/>
+      <c r="W35" s="7"/>
+      <c r="X35" s="7"/>
+      <c r="Y35" s="7"/>
+      <c r="Z35" s="7"/>
+      <c r="AA35" s="7"/>
+      <c r="AB35" s="7"/>
+      <c r="AC35" s="7"/>
+      <c r="AD35" s="7"/>
+      <c r="AE35" s="7"/>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+      <c r="P36" s="7"/>
+      <c r="Q36" s="7"/>
+      <c r="R36" s="7"/>
+      <c r="S36" s="7"/>
+      <c r="T36" s="7"/>
+      <c r="U36" s="7"/>
+      <c r="V36" s="7"/>
+      <c r="W36" s="7"/>
+      <c r="X36" s="7"/>
+      <c r="Y36" s="7"/>
+      <c r="Z36" s="7"/>
+      <c r="AA36" s="7"/>
+      <c r="AB36" s="7"/>
+      <c r="AC36" s="7"/>
+      <c r="AD36" s="7"/>
+      <c r="AE36" s="7"/>
     </row>
     <row r="37" spans="1:31">
-      <c r="A37" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A37" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+      <c r="P37" s="7"/>
+      <c r="Q37" s="7"/>
+      <c r="R37" s="7"/>
+      <c r="S37" s="7"/>
+      <c r="T37" s="7"/>
+      <c r="U37" s="7"/>
+      <c r="V37" s="7"/>
+      <c r="W37" s="7"/>
+      <c r="X37" s="7"/>
+      <c r="Y37" s="7"/>
+      <c r="Z37" s="7"/>
+      <c r="AA37" s="7"/>
+      <c r="AB37" s="7"/>
+      <c r="AC37" s="7"/>
+      <c r="AD37" s="7"/>
+      <c r="AE37" s="7"/>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+      <c r="P38" s="7"/>
+      <c r="Q38" s="7"/>
+      <c r="R38" s="7"/>
+      <c r="S38" s="7"/>
+      <c r="T38" s="7"/>
+      <c r="U38" s="7"/>
+      <c r="V38" s="7"/>
+      <c r="W38" s="7"/>
+      <c r="X38" s="7"/>
+      <c r="Y38" s="7"/>
+      <c r="Z38" s="7"/>
+      <c r="AA38" s="7"/>
+      <c r="AB38" s="7"/>
+      <c r="AC38" s="7"/>
+      <c r="AD38" s="7"/>
+      <c r="AE38" s="7"/>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+      <c r="P39" s="7"/>
+      <c r="Q39" s="7"/>
+      <c r="R39" s="7"/>
+      <c r="S39" s="7"/>
+      <c r="T39" s="7"/>
+      <c r="U39" s="7"/>
+      <c r="V39" s="7"/>
+      <c r="W39" s="7"/>
+      <c r="X39" s="7"/>
+      <c r="Y39" s="7"/>
+      <c r="Z39" s="7"/>
+      <c r="AA39" s="7"/>
+      <c r="AB39" s="7"/>
+      <c r="AC39" s="7"/>
+      <c r="AD39" s="7"/>
+      <c r="AE39" s="7"/>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+      <c r="P40" s="7"/>
+      <c r="Q40" s="7"/>
+      <c r="R40" s="7"/>
+      <c r="S40" s="7"/>
+      <c r="T40" s="7"/>
+      <c r="U40" s="7"/>
+      <c r="V40" s="7"/>
+      <c r="W40" s="7"/>
+      <c r="X40" s="7"/>
+      <c r="Y40" s="7"/>
+      <c r="Z40" s="7"/>
+      <c r="AA40" s="7"/>
+      <c r="AB40" s="7"/>
+      <c r="AC40" s="7"/>
+      <c r="AD40" s="7"/>
+      <c r="AE40" s="7"/>
+    </row>
+    <row r="41" spans="1:31">
+      <c r="A41" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+      <c r="P41" s="7"/>
+      <c r="Q41" s="7"/>
+      <c r="R41" s="7"/>
+      <c r="S41" s="7"/>
+      <c r="T41" s="7"/>
+      <c r="U41" s="7"/>
+      <c r="V41" s="7"/>
+      <c r="W41" s="7"/>
+      <c r="X41" s="7"/>
+      <c r="Y41" s="7"/>
+      <c r="Z41" s="7"/>
+      <c r="AA41" s="7"/>
+      <c r="AB41" s="7"/>
+      <c r="AC41" s="7"/>
+      <c r="AD41" s="7"/>
+      <c r="AE41" s="7"/>
+    </row>
+    <row r="42" spans="1:31">
+      <c r="A42" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+      <c r="P42" s="7"/>
+      <c r="Q42" s="7"/>
+      <c r="R42" s="7"/>
+      <c r="S42" s="7"/>
+      <c r="T42" s="7"/>
+      <c r="U42" s="7"/>
+      <c r="V42" s="7"/>
+      <c r="W42" s="7"/>
+      <c r="X42" s="7"/>
+      <c r="Y42" s="7"/>
+      <c r="Z42" s="7"/>
+      <c r="AA42" s="7"/>
+      <c r="AB42" s="7"/>
+      <c r="AC42" s="7"/>
+      <c r="AD42" s="7"/>
+      <c r="AE42" s="7"/>
+    </row>
+    <row r="43" spans="1:31">
+      <c r="A43" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+      <c r="P43" s="7"/>
+      <c r="Q43" s="7"/>
+      <c r="R43" s="7"/>
+      <c r="S43" s="7"/>
+      <c r="T43" s="7"/>
+      <c r="U43" s="7"/>
+      <c r="V43" s="7"/>
+      <c r="W43" s="7"/>
+      <c r="X43" s="7"/>
+      <c r="Y43" s="7"/>
+      <c r="Z43" s="7"/>
+      <c r="AA43" s="7"/>
+      <c r="AB43" s="7"/>
+      <c r="AC43" s="7"/>
+      <c r="AD43" s="7"/>
+      <c r="AE43" s="7"/>
+    </row>
+    <row r="44" spans="1:31">
+      <c r="A44" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+      <c r="P44" s="7"/>
+      <c r="Q44" s="7"/>
+      <c r="R44" s="7"/>
+      <c r="S44" s="7"/>
+      <c r="T44" s="7"/>
+      <c r="U44" s="7"/>
+      <c r="V44" s="7"/>
+      <c r="W44" s="7"/>
+      <c r="X44" s="7"/>
+      <c r="Y44" s="7"/>
+      <c r="Z44" s="7"/>
+      <c r="AA44" s="7"/>
+      <c r="AB44" s="7"/>
+      <c r="AC44" s="7"/>
+      <c r="AD44" s="7"/>
+      <c r="AE44" s="7"/>
+    </row>
+    <row r="45" spans="1:31">
+      <c r="A45" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+      <c r="P45" s="7"/>
+      <c r="Q45" s="7"/>
+      <c r="R45" s="7"/>
+      <c r="S45" s="7"/>
+      <c r="T45" s="7"/>
+      <c r="U45" s="7"/>
+      <c r="V45" s="7"/>
+      <c r="W45" s="7"/>
+      <c r="X45" s="7"/>
+      <c r="Y45" s="7"/>
+      <c r="Z45" s="7"/>
+      <c r="AA45" s="7"/>
+      <c r="AB45" s="7"/>
+      <c r="AC45" s="7"/>
+      <c r="AD45" s="7"/>
+      <c r="AE45" s="7"/>
+    </row>
+    <row r="46" spans="1:31">
+      <c r="A46" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
+      <c r="P46" s="7"/>
+      <c r="Q46" s="7"/>
+      <c r="R46" s="7"/>
+      <c r="S46" s="7"/>
+      <c r="T46" s="7"/>
+      <c r="U46" s="7"/>
+      <c r="V46" s="7"/>
+      <c r="W46" s="7"/>
+      <c r="X46" s="7"/>
+      <c r="Y46" s="7"/>
+      <c r="Z46" s="7"/>
+      <c r="AA46" s="7"/>
+      <c r="AB46" s="7"/>
+      <c r="AC46" s="7"/>
+      <c r="AD46" s="7"/>
+      <c r="AE46" s="7"/>
+    </row>
+    <row r="47" spans="1:31">
+      <c r="A47" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+      <c r="N47" s="7"/>
+      <c r="O47" s="7"/>
+      <c r="P47" s="7"/>
+      <c r="Q47" s="7"/>
+      <c r="R47" s="7"/>
+      <c r="S47" s="7"/>
+      <c r="T47" s="7"/>
+      <c r="U47" s="7"/>
+      <c r="V47" s="7"/>
+      <c r="W47" s="7"/>
+      <c r="X47" s="7"/>
+      <c r="Y47" s="7"/>
+      <c r="Z47" s="7"/>
+      <c r="AA47" s="7"/>
+      <c r="AB47" s="7"/>
+      <c r="AC47" s="7"/>
+      <c r="AD47" s="7"/>
+      <c r="AE47" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A3:AE3"/>
     <mergeCell ref="A4:AE4"/>
     <mergeCell ref="A5:AE5"/>
     <mergeCell ref="A6:AE6"/>
     <mergeCell ref="A7:AE7"/>
     <mergeCell ref="A8:AE8"/>
     <mergeCell ref="B10:AE10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="P11:Q11"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="V11:W11"/>
     <mergeCell ref="X11:Y11"/>
     <mergeCell ref="Z11:AA11"/>
     <mergeCell ref="AB11:AC11"/>
     <mergeCell ref="AD11:AE11"/>
     <mergeCell ref="A22:AE22"/>
-    <mergeCell ref="A25:AE25"/>
-[...8 lines deleted...]
-    <mergeCell ref="A38:AE38"/>
+    <mergeCell ref="A23:AE23"/>
+    <mergeCell ref="B24:AE24"/>
+    <mergeCell ref="B25:AE25"/>
+    <mergeCell ref="B26:AE26"/>
+    <mergeCell ref="B27:AE27"/>
+    <mergeCell ref="B28:AE28"/>
+    <mergeCell ref="B29:AE29"/>
+    <mergeCell ref="B30:AE30"/>
+    <mergeCell ref="B31:AE31"/>
+    <mergeCell ref="B32:AE32"/>
+    <mergeCell ref="B33:AE33"/>
+    <mergeCell ref="B34:AE34"/>
+    <mergeCell ref="B35:AE35"/>
+    <mergeCell ref="B36:AE36"/>
+    <mergeCell ref="B37:AE37"/>
+    <mergeCell ref="B38:AE38"/>
+    <mergeCell ref="B39:AE39"/>
+    <mergeCell ref="B40:AE40"/>
+    <mergeCell ref="B41:AE41"/>
+    <mergeCell ref="B42:AE42"/>
+    <mergeCell ref="B43:AE43"/>
+    <mergeCell ref="B44:AE44"/>
+    <mergeCell ref="B45:AE45"/>
+    <mergeCell ref="B46:AE46"/>
+    <mergeCell ref="B47:AE47"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>