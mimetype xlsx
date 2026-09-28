--- v2 (2026-09-27)
+++ v3 (2026-09-28)
@@ -14,263 +14,263 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
-    <t>IFN5</t>
-[...68 lines deleted...]
-    <t>Suisse</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldrandanteil</t>
+  </si>
+  <si>
+    <t>Waldrandaufbau</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Einheit: %, Spaltentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: Waldrand bis montane Stufe LFI2-LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>sans manteau forestier ni cordon de buissons</t>
-[...23 lines deleted...]
-    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+    <t>ohne Waldmantel, ohne Strauchgürtel</t>
+  </si>
+  <si>
+    <t>ohne Waldmantel, mit Strauchgürtel</t>
+  </si>
+  <si>
+    <t>steiler Waldmantel, ohne Strauchgürtel</t>
+  </si>
+  <si>
+    <t>ausladender Waldmantel, ohne Strauchgürtel</t>
+  </si>
+  <si>
+    <t>Strauchgürtel im Trauf des Waldmantels</t>
+  </si>
+  <si>
+    <t>Strauchgürtel vor normalem Waldmantel</t>
+  </si>
+  <si>
+    <t>Strauchgürtel vor stufigem, lockerem Waldmantel</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>IFN5 [550]</t>
-[...20 lines deleted...]
-Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>Waldrand bis montane Stufe LFI2-LFI5 [2675]
+Waldrand in den NaiS-Vegetationshöhenstufen hyperinsubrisch, kollin, kollin mit Buche, submontan, untermontan, obermontan, unter-/obermontan und hochmontan, der in den vier Inventuren LFI2, LFI3, LFI4 und LFI5 erfasst worden war. Grundlage: Feldaufnahme (MID 29: Waldrandbeschreibung)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion [WIREGR0704, 366]
+Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>proportion de lisière [124], Stk.
-Proportion de lisière présentant une certaine caractéristique (p. ex. diversité structurelle, diversité des espèces ligneuses, structure de la lisière) par rapport à la lisière totale. La lisière est ici définie comme le domaine de transition ou la limite entre la forêt et d’autres éléments du paysage.</t>
+    <t>Waldrandanteil [124], Stk.
+Anteil des Waldrandes mit einer bestimmten Eigenschaft (z.B. Strukturvielfalt, Gehölzartenvielfalt, Waldrandaufbau) am gesamten Waldrand. Dabei ist der Waldrand der Grenz- oder Übergangsbereich zwischen der Vegetationsform Wald und anderen Elementen der Landschaft.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 27.04.2023 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>total de colonne [3]</t>
+    <t>Spaltentotal [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>structure de la lisière [AUFBAU, 579]
-Agencement de la transition entre la forêt et les milieux ouverts selon sept classes. Source: relevé de terrain (MID 37: Waldrandaufbau)</t>
+    <t>Waldrandaufbau [AUFBAU, 579]
+Ausbildung des Übergangs vom Wald zum Freiland in sieben Klassen. Grundlage: Feldaufnahme (MID 37: Waldrandaufbau)</t>
   </si>
   <si>
     <t>gerechnet am 19.03.2024 18:05:36</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>pas d'indication, sans manteau forestier ni cordon de buissons, sans manteau forestier, avec cordon de buissons, manteau forestier abrupt, sans cordon de buissons, manteau forestier saillant, sans cordon de buissons, cordon de buissons en dessous du manteau forestier, cordon de buissons devant le manteau forestier, cordon de buisson devant manteau forestier lâche et étagé, total</t>
+    <t>keine Angabe, ohne Waldmantel, ohne Strauchgürtel, ohne Waldmantel, mit Strauchgürtel, steiler Waldmantel, ohne Strauchgürtel, ausladender Waldmantel, ohne Strauchgürtel, Strauchgürtel im Trauf des Waldmantels, Strauchgürtel vor normalem Waldmantel, Strauchgürtel vor stufigem, lockerem Waldmantel, Total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">le reste: </t>
+    <t xml:space="preserve">Übrige: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -653,80 +653,80 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B23" sqref="B23:AE47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
-    <col min="2" max="2" width="9" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="8" customWidth="true" style="0"/>
+    <col min="2" max="2" width="7" customWidth="true" style="0"/>
+    <col min="3" max="3" width="7" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11" customWidth="true" style="0"/>
-    <col min="9" max="9" width="11" customWidth="true" style="0"/>
+    <col min="8" max="8" width="10" customWidth="true" style="0"/>
+    <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="10" max="10" width="9" customWidth="true" style="0"/>
     <col min="11" max="11" width="9" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11" customWidth="true" style="0"/>
-[...14 lines deleted...]
-    <col min="27" max="27" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9" customWidth="true" style="0"/>
+    <col min="15" max="15" width="9" customWidth="true" style="0"/>
+    <col min="16" max="16" width="8" customWidth="true" style="0"/>
+    <col min="17" max="17" width="8" customWidth="true" style="0"/>
+    <col min="18" max="18" width="9" customWidth="true" style="0"/>
+    <col min="19" max="19" width="9" customWidth="true" style="0"/>
+    <col min="20" max="20" width="8" customWidth="true" style="0"/>
+    <col min="21" max="21" width="8" customWidth="true" style="0"/>
+    <col min="22" max="22" width="9" customWidth="true" style="0"/>
+    <col min="23" max="23" width="9" customWidth="true" style="0"/>
+    <col min="24" max="24" width="9" customWidth="true" style="0"/>
+    <col min="25" max="25" width="9" customWidth="true" style="0"/>
+    <col min="26" max="26" width="8" customWidth="true" style="0"/>
+    <col min="27" max="27" width="8" customWidth="true" style="0"/>
     <col min="28" max="28" width="9" customWidth="true" style="0"/>
     <col min="29" max="29" width="9" customWidth="true" style="0"/>
     <col min="30" max="30" width="6" customWidth="true" style="0"/>
-    <col min="31" max="31" width="5" customWidth="true" style="0"/>
+    <col min="31" max="31" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>4</v>