--- v1 (2026-01-23)
+++ v2 (2026-04-23)
@@ -14,359 +14,359 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>costituzione del margine boschivo</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>proportion of forest edge</t>
+  </si>
+  <si>
+    <t>structure of forest edge</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeographical region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: margine boschivo fino alla fascia montana IFN2-IFN5</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forest edge up to the montane vegetation belt NFI2-NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>biogeographical region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Northern Alps</t>
+  </si>
+  <si>
+    <t>Western Central-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Central-Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>senza mantello (m.) boschivo, senza fascia (f.) arbustiva</t>
-[...20 lines deleted...]
-    <t>totale</t>
+    <t>without shelterbelt, without shrub belt</t>
+  </si>
+  <si>
+    <t>without shelterbelt, with shrub belt</t>
+  </si>
+  <si>
+    <t>steep shelterbelt, without shrub belt</t>
+  </si>
+  <si>
+    <t>protruding shelterbelt, without shrub belt</t>
+  </si>
+  <si>
+    <t>shrub belt under shelterbelt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">shrub belt in front of shelterbelt </t>
+  </si>
+  <si>
+    <t>shrub belt and a stepped, loose shelterbelt</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1411807/593638</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione del margine boschivo</t>
+      <t xml:space="preserve">proportion of forest edge</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #124</t>
     </r>
   </si>
   <si>
-    <t>Proporzione di margine boschivo che presenta una certa caratteristica (ad es. diversità strutturale, diversità delle specie legnose, struttura del margine boschivo) rispetto al margine boschivo totale. Il margine boschivo è definito come la zona di transizione o limite tra il bosco ed altri elementi del paesaggio.</t>
+    <t>Proportion of the forest edge with a certain characteristic (e.g. structural diversity, diversity of woody species or forest edge structure) in the total forest edge. The forest edge is the border or transition area between the vegetation form of forest and other elements of the landscape.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">costituzione del margine boschivo</t>
+      <t xml:space="preserve">structure of forest edge</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #579</t>
     </r>
   </si>
   <si>
-    <t>Costituzione/Struttura della zona di transizione tra bosco e campo aperto in sette classi. Fonte: rilievo sul terreno (MID 37: Waldrandaufbau)</t>
+    <t>Formation of the transition from forest to open land - in seven classes. Reference: Field Survey (MID 37: Waldrandaufbau)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeographical region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">margine boschivo fino alla fascia montana IFN2-IFN5</t>
+      <t xml:space="preserve">forest edge up to the montane vegetation belt NFI2-NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2675</t>
     </r>
   </si>
   <si>
-    <t>Margine boschivo nelle fasce vegetazionali NaiS iperinsubrica, collinare, collinare con faggio, submontana, montana inferiore, montana superiore, montana inferiore/superiore ed altimontana, che è stato rilevato negli inventari IFN2, IFN3, IFN4 ed IFN5. Fonte: rilievo sul terreno (MID 29: Waldrandbeschreibung)</t>
+    <t>Forest edge in the NaiS altitudinal vegetation belts «hyperinsubric», «colline», «colline with beech», «submontane», «lower montane», «upper montane», «lower/upper montane» and «high montane», which was recorded during the four Inventories NFI2, NFI3, NFI4 and NFI5. Reference: Field Survey (MID 29: Waldrandbeschreibung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -718,51 +718,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1308,235 +1308,235 @@
         <v>100.0</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N21" s="6">
         <v>100.0</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="21.75">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1411807/593638</t>
           </r>
         </is>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione del margine boschivo</t>
+            <t xml:space="preserve">proportion of forest edge</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #124</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">costituzione del margine boschivo</t>
+            <t xml:space="preserve">structure of forest edge</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #579</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeographical region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">margine boschivo fino alla fascia montana IFN2-IFN5</t>
+            <t xml:space="preserve">forest edge up to the montane vegetation belt NFI2-NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2675</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>