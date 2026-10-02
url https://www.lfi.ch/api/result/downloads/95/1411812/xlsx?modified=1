--- v2 (2026-07-27)
+++ v3 (2026-10-02)
@@ -1,451 +1,361 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
-[...81 lines deleted...]
-    <t>biogeografische Region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proportion de lisière</t>
+  </si>
+  <si>
+    <t>structure de la lisière</t>
+  </si>
+  <si>
+    <t>découpage régional: région biogéographique</t>
+  </si>
+  <si>
+    <t>unité: %, total de colonne</t>
+  </si>
+  <si>
+    <t>ensemble analysé: lisière jusqu'à l'étage montagnard, IFN4/IFN5</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>ohne Waldmantel, ohne Strauchgürtel</t>
-[...191 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>sans manteau forestier ni cordon de buissons</t>
+  </si>
+  <si>
+    <t>sans manteau forestier, avec cordon de buissons</t>
+  </si>
+  <si>
+    <t>manteau forestier abrupt, sans cordon de buissons</t>
+  </si>
+  <si>
+    <t>manteau forestier saillant, sans cordon de buissons</t>
+  </si>
+  <si>
+    <t>cordon de buissons en dessous du manteau forestier</t>
+  </si>
+  <si>
+    <t>cordon de buissons devant le manteau forestier</t>
+  </si>
+  <si>
+    <t>cordon de buisson devant manteau forestier lâche et étagé</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>lisière jusqu'à l'étage montagnard, IFN4/IFN5 [2676]
+Lisière aux étages de végétation NaiS hyperinsubrique, collinéen, collinéen avec hêtre, submontagnard, montagnard inférieur, montagnard supérieur, montagnard inférieur/supérieur et montagnard supérieur, qui a été recensée lors des deux inventaires IFN4 et IFN5. Source: relevé de terrain (MID 29: Waldrandbeschreibung)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région biogéographique [BIOGEOC6R2005, 2586]
+Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>proportion de lisière [124], Stk.
+Proportion de lisière présentant une certaine caractéristique (p. ex. diversité structurelle, diversité des espèces ligneuses, structure de la lisière) par rapport à la lisière totale. La lisière est ici définie comme le domaine de transition ou la limite entre la forêt et d’autres éléments du paysage.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>total de colonne [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>structure de la lisière [AUFBAU, 579]
+Agencement de la transition entre la forêt et les milieux ouverts selon sept classes. Source: relevé de terrain (MID 37: Waldrandaufbau)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 18:05:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, sans manteau forestier ni cordon de buissons, sans manteau forestier, avec cordon de buissons, manteau forestier abrupt, sans cordon de buissons, manteau forestier saillant, sans cordon de buissons, cordon de buissons en dessous du manteau forestier, cordon de buissons devant le manteau forestier, cordon de buisson devant manteau forestier lâche et étagé, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -706,887 +616,1215 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O38"/>
+  <dimension ref="A1:O47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B23" sqref="B23:O47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="56.558" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
-[...38 lines deleted...]
-      <c r="O13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>4.8</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>2.7</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>0.7</v>
       </c>
-      <c r="E14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="6">
+      <c r="E14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="5">
         <v>1.9</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>1.1</v>
       </c>
-      <c r="H14" s="6">
-[...5 lines deleted...]
-      <c r="J14" s="6">
+      <c r="H14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J14" s="5">
         <v>3.7</v>
       </c>
-      <c r="K14" s="6" t="s">
-[...8 lines deleted...]
-      <c r="N14" s="6">
+      <c r="K14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N14" s="5">
         <v>1.9</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>0.7</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>4.8</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>2.7</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>1.8</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>1.1</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>5.4</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>1.8</v>
       </c>
-      <c r="H15" s="6">
-[...17 lines deleted...]
-      <c r="N15" s="6">
+      <c r="H15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N15" s="5">
         <v>3.4</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>0.9</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>16.2</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>4.7</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>13.3</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>2.8</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>26.1</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>3.3</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>10.5</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>7.0</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>36.7</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>9.3</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>26.5</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>10.2</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>20.4</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>1.9</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>20.2</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>5.0</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>16.0</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>2.9</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>17.6</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>2.9</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>26.8</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>10.2</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>18.3</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>7.4</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>27.1</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>10.3</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>18.3</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>1.8</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>43.5</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>6.2</v>
       </c>
-      <c r="D18" s="6">
-[...2 lines deleted...]
-      <c r="E18" s="6">
+      <c r="D18" s="5">
+        <v>65.40000000000001</v>
+      </c>
+      <c r="E18" s="5">
         <v>3.9</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>43.8</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>3.8</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>62.7</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>11.1</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>30.2</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>8.9</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>41.5</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>11.3</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="5">
         <v>50.8</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>2.4</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>10.6</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>3.8</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>2.7</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>1.3</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>5.2</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="5">
         <v>1.7</v>
       </c>
-      <c r="H19" s="6">
-[...5 lines deleted...]
-      <c r="J19" s="6">
+      <c r="H19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J19" s="5">
         <v>11.1</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>6.1</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>4.8</v>
       </c>
-      <c r="M19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="6">
+      <c r="M19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N19" s="5">
         <v>5.3</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="5">
         <v>1.1</v>
       </c>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="6">
-[...38 lines deleted...]
-      <c r="O20" s="6" t="s">
+      <c r="B20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O20" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="6">
+      <c r="B21" s="5">
         <v>100.0</v>
       </c>
-      <c r="C21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="6">
+      <c r="C21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="5">
         <v>100.0</v>
       </c>
-      <c r="E21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="6">
+      <c r="E21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" s="5">
         <v>100.0</v>
       </c>
-      <c r="G21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="6">
+      <c r="G21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H21" s="5">
         <v>100.0</v>
       </c>
-      <c r="I21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="6">
+      <c r="I21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J21" s="5">
         <v>100.0</v>
       </c>
-      <c r="K21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L21" s="6">
+      <c r="K21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L21" s="5">
         <v>100.0</v>
       </c>
-      <c r="M21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N21" s="6">
+      <c r="M21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N21" s="5">
         <v>100.0</v>
       </c>
-      <c r="O21" s="6" t="s">
+      <c r="O21" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A22" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O22" s="3"/>
+      <c r="A22" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+      <c r="L22" s="2"/>
+      <c r="M22" s="2"/>
+      <c r="N22" s="2"/>
+      <c r="O22" s="2"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6"/>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
     </row>
     <row r="25" spans="1:15">
-      <c r="A25" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A25" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15">
-      <c r="A28" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A28" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
-      <c r="A31" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A31" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
     </row>
     <row r="34" spans="1:15">
-      <c r="A34" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
     </row>
     <row r="37" spans="1:15">
-      <c r="A37" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A37" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
+    </row>
+    <row r="47" spans="1:15">
+      <c r="A47" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+      <c r="N47" s="7"/>
+      <c r="O47" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A22:O22"/>
-    <mergeCell ref="A25:O25"/>
-[...8 lines deleted...]
-    <mergeCell ref="A38:O38"/>
+    <mergeCell ref="A23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
+    <mergeCell ref="B44:O44"/>
+    <mergeCell ref="B45:O45"/>
+    <mergeCell ref="B46:O46"/>
+    <mergeCell ref="B47:O47"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>