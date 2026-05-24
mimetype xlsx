--- v1 (2026-01-23)
+++ v2 (2026-05-24)
@@ -14,359 +14,359 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>état de la lisière</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldrandanteil</t>
+  </si>
+  <si>
+    <t>Waldrandzustand</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: lisière jusqu'à l'étage montagnard, IFN2-IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Waldrand bis montane Stufe LFI2-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...9 lines deleted...]
-    <t>région de production</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...11 lines deleted...]
-    <t>Suisse</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>fauché</t>
-[...23 lines deleted...]
-    <t>total</t>
+    <t>gemäht</t>
+  </si>
+  <si>
+    <t>unterweidet</t>
+  </si>
+  <si>
+    <t>geschnitten</t>
+  </si>
+  <si>
+    <t>ausgeholzt</t>
+  </si>
+  <si>
+    <t>gerodet</t>
+  </si>
+  <si>
+    <t>durchforstet</t>
+  </si>
+  <si>
+    <t>gepflegt</t>
+  </si>
+  <si>
+    <t>kein Einfluss</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1411823/593654</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion de lisière</t>
+      <t xml:space="preserve">Waldrandanteil</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #124</t>
     </r>
   </si>
   <si>
-    <t>Proportion de lisière présentant une certaine caractéristique (p. ex. diversité structurelle, diversité des espèces ligneuses, structure de la lisière) par rapport à la lisière totale. La lisière est ici définie comme le domaine de transition ou la limite entre la forêt et d’autres éléments du paysage.</t>
+    <t>Anteil des Waldrandes mit einer bestimmten Eigenschaft (z.B. Strukturvielfalt, Gehölzartenvielfalt, Waldrandaufbau) am gesamten Waldrand. Dabei ist der Waldrand der Grenz- oder Übergangsbereich zwischen der Vegetationsform Wald und anderen Elementen der Landschaft.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">état de la lisière</t>
+      <t xml:space="preserve">Waldrandzustand</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #581</t>
     </r>
   </si>
   <si>
-    <t>Nature et intensité des interventions humaines directes ou indirectes en lisière de forêt, en huit classes. Source: relevé de terrain (MID 44: Waldrandzustand)</t>
+    <t>Art und Intensität von direkten oder indirekten menschlichen Eingriffen in den Waldrand in acht Klassen. Grundlage: Feldaufnahme (MID 44: Waldrandzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">lisière jusqu'à l'étage montagnard, IFN2-IFN5</t>
+      <t xml:space="preserve">Waldrand bis montane Stufe LFI2-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2675</t>
     </r>
   </si>
   <si>
-    <t>Lisière de forêt aux étages de végétation NaiS hyperinsubrique, collinéen, collinéen avec hêtre, submontagnard, montagnard inférieur, montagnard supérieur, montagnard inférieur/supérieur et montagnard supérieur, qui a été recensée lors des quatre inventaires IFN2, IFN3, IFN4 et IFN5. Source: relevé de terrain (MID 29: Waldrandbeschreibung)</t>
+    <t>Waldrand in den NaiS-Vegetationshöhenstufen hyperinsubrisch, kollin, kollin mit Buche, submontan, untermontan, obermontan, unter-/obermontan und hochmontan, der in den vier Inventuren LFI2, LFI3, LFI4 und LFI5 erfasst worden war. Grundlage: Feldaufnahme (MID 29: Waldrandbeschreibung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -718,51 +718,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1281,233 +1281,233 @@
         <v>100.0</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L22" s="6">
         <v>100.0</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="21.75">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1411823/593654</t>
           </r>
         </is>
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion de lisière</t>
+            <t xml:space="preserve">Waldrandanteil</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #124</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">état de la lisière</t>
+            <t xml:space="preserve">Waldrandzustand</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #581</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">lisière jusqu'à l'étage montagnard, IFN2-IFN5</t>
+            <t xml:space="preserve">Waldrand bis montane Stufe LFI2-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2675</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>