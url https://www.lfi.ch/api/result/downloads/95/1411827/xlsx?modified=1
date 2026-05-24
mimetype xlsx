--- v1 (2026-01-23)
+++ v2 (2026-05-24)
@@ -14,362 +14,362 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>stato del margine boschivo</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldrandanteil</t>
+  </si>
+  <si>
+    <t>Waldrandzustand</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: margine boschivo fino alla fascia montana IFN4/IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Waldrand bis montane Stufe LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>sfalcio</t>
-[...23 lines deleted...]
-    <t>totale</t>
+    <t>gemäht</t>
+  </si>
+  <si>
+    <t>unterweidet</t>
+  </si>
+  <si>
+    <t>geschnitten</t>
+  </si>
+  <si>
+    <t>ausgeholzt</t>
+  </si>
+  <si>
+    <t>gerodet</t>
+  </si>
+  <si>
+    <t>durchforstet</t>
+  </si>
+  <si>
+    <t>gepflegt</t>
+  </si>
+  <si>
+    <t>kein Einfluss</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1411827/593658</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione del margine boschivo</t>
+      <t xml:space="preserve">Waldrandanteil</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #124</t>
     </r>
   </si>
   <si>
-    <t>Proporzione di margine boschivo che presenta una certa caratteristica (ad es. diversità strutturale, diversità delle specie legnose, struttura del margine boschivo) rispetto al margine boschivo totale. Il margine boschivo è definito come la zona di transizione o limite tra il bosco ed altri elementi del paesaggio.</t>
+    <t>Anteil des Waldrandes mit einer bestimmten Eigenschaft (z.B. Strukturvielfalt, Gehölzartenvielfalt, Waldrandaufbau) am gesamten Waldrand. Dabei ist der Waldrand der Grenz- oder Übergangsbereich zwischen der Vegetationsform Wald und anderen Elementen der Landschaft.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stato del margine boschivo</t>
+      <t xml:space="preserve">Waldrandzustand</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #581</t>
     </r>
   </si>
   <si>
-    <t>Tipo e intensità degli interventi umani diretti e indiretti sul margine boschivo, in otto classi. Fonte: rilievo sul terreno (MID 44: Waldrandzustand)</t>
+    <t>Art und Intensität von direkten oder indirekten menschlichen Eingriffen in den Waldrand in acht Klassen. Grundlage: Feldaufnahme (MID 44: Waldrandzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">margine boschivo fino alla fascia montana IFN4/IFN5</t>
+      <t xml:space="preserve">Waldrand bis montane Stufe LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2676</t>
     </r>
   </si>
   <si>
-    <t>Margine boschivo nelle fasce vegetazionali NaiS iperinsubrica, collinare, collinare con faggio, submontana, montana inferiore, montana superiore, montana inferiore/superiore ed altimontana, che è stato rilevato negli inventari IFN4 ed IFN5. Fonte: rilievo sul terreno (MID 29: Waldrandbeschreibung)</t>
+    <t>Waldrand in den NaiS-Vegetationshöhenstufen hyperinsubrisch, kollin, kollin mit Buche, submontan, untermontan, obermontan, unter-/obermontan und hochmontan, der in den zwei Inventuren LFI4 und LFI5 erfasst worden war. Grundlage: Feldaufnahme (MID 29: Waldrandbeschreibung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -721,51 +721,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1358,235 +1358,235 @@
         <v>100.0</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N22" s="6">
         <v>100.0</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="21.75">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1411827/593658</t>
           </r>
         </is>
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione del margine boschivo</t>
+            <t xml:space="preserve">Waldrandanteil</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #124</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stato del margine boschivo</t>
+            <t xml:space="preserve">Waldrandzustand</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #581</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">margine boschivo fino alla fascia montana IFN4/IFN5</t>
+            <t xml:space="preserve">Waldrand bis montane Stufe LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2676</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>