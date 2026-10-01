--- v0 (2026-01-23)
+++ v1 (2026-10-01)
@@ -1,451 +1,361 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
-[...99 lines deleted...]
-    <t>Svizzera</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldrandanteil</t>
+  </si>
+  <si>
+    <t>Waldrandzustand</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Produktionsregion</t>
+  </si>
+  <si>
+    <t>Einheit: %, Spaltentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: Waldrand bis montane Stufe LFI4/LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>sfalcio</t>
-[...194 lines deleted...]
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>gemäht</t>
+  </si>
+  <si>
+    <t>unterweidet</t>
+  </si>
+  <si>
+    <t>geschnitten</t>
+  </si>
+  <si>
+    <t>ausgeholzt</t>
+  </si>
+  <si>
+    <t>gerodet</t>
+  </si>
+  <si>
+    <t>durchforstet</t>
+  </si>
+  <si>
+    <t>gepflegt</t>
+  </si>
+  <si>
+    <t>kein Einfluss</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>Waldrand bis montane Stufe LFI4/LFI5 [2676]
+Waldrand in den NaiS-Vegetationshöhenstufen hyperinsubrisch, kollin, kollin mit Buche, submontan, untermontan, obermontan, unter-/obermontan und hochmontan, der in den zwei Inventuren LFI4 und LFI5 erfasst worden war. Grundlage: Feldaufnahme (MID 29: Waldrandbeschreibung)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Produktionsregion [PRODREG, 49]
+Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Waldrandanteil [124], Stk.
+Anteil des Waldrandes mit einer bestimmten Eigenschaft (z.B. Strukturvielfalt, Gehölzartenvielfalt, Waldrandaufbau) am gesamten Waldrand. Dabei ist der Waldrand der Grenz- oder Übergangsbereich zwischen der Vegetationsform Wald und anderen Elementen der Landschaft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>Spaltentotal [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Waldrandzustand [WRZUST, 581]
+Art und Intensität von direkten oder indirekten menschlichen Eingriffen in den Waldrand in acht Klassen. Grundlage: Feldaufnahme (MID 44: Waldrandzustand)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 18:05:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, gemäht, unterweidet, geschnitten, ausgeholzt, gerodet, durchforstet, gepflegt, kein Einfluss, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -706,857 +616,1159 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M39"/>
+  <dimension ref="A1:M48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B24" sqref="B24:M48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="34.135" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="17" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="6">
+      <c r="C13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="6">
+      <c r="E13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="6">
+      <c r="G13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="6">
+      <c r="I13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="6">
+      <c r="K13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>19.1</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>4.6</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>38.0</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>4.5</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>14.6</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>3.0</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>28.0</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>4.7</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>50.0</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>11.8</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>25.5</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>2.1</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>49.0</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>5.8</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>15.7</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>3.3</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>46.6</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>4.1</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>39.9</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>5.1</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>17.5</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>9.1</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>36.5</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>2.3</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>17.4</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>4.4</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>26.0</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>4.0</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>18.0</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>3.2</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>13.0</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>3.5</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>5.1</v>
       </c>
-      <c r="K16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L16" s="6">
+      <c r="K16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L16" s="5">
         <v>18.4</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>1.8</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>5.3</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>2.6</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>10.1</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>2.8</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>11.8</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>2.7</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>6.1</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>2.4</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>5.5</v>
       </c>
-      <c r="K17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="6">
+      <c r="K17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L17" s="5">
         <v>8.8</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>1.3</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>0.0</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="6">
+      <c r="C18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="5">
         <v>1.0</v>
       </c>
-      <c r="E18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="6">
+      <c r="E18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" s="5">
         <v>0.0</v>
       </c>
-      <c r="G18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="6">
+      <c r="G18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" s="5">
         <v>2.2</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>1.5</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>5.5</v>
       </c>
-      <c r="K18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L18" s="6">
+      <c r="K18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L18" s="5">
         <v>0.9</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>0.5</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>1.3</v>
       </c>
-      <c r="C19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="6">
+      <c r="C19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="5">
         <v>1.7</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>1.2</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>2.3</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="5">
         <v>1.3</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>2.1</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>1.4</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>5.1</v>
       </c>
-      <c r="K19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L19" s="6">
+      <c r="K19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L19" s="5">
         <v>2.0</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>0.7</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>3.9</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>2.2</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>0.8</v>
       </c>
-      <c r="E20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="6">
+      <c r="E20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" s="5">
         <v>0.7</v>
       </c>
-      <c r="G20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="6">
+      <c r="G20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H20" s="5">
         <v>1.1</v>
       </c>
-      <c r="I20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="6">
+      <c r="I20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J20" s="5">
         <v>0.0</v>
       </c>
-      <c r="K20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L20" s="6">
+      <c r="K20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L20" s="5">
         <v>1.3</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>0.5</v>
       </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="6">
+      <c r="B21" s="5">
         <v>4.0</v>
       </c>
-      <c r="C21" s="6">
+      <c r="C21" s="5">
         <v>2.3</v>
       </c>
-      <c r="D21" s="6">
+      <c r="D21" s="5">
         <v>6.7</v>
       </c>
-      <c r="E21" s="6">
+      <c r="E21" s="5">
         <v>2.3</v>
       </c>
-      <c r="F21" s="6">
+      <c r="F21" s="5">
         <v>6.1</v>
       </c>
-      <c r="G21" s="6">
+      <c r="G21" s="5">
         <v>2.0</v>
       </c>
-      <c r="H21" s="6">
+      <c r="H21" s="5">
         <v>7.7</v>
       </c>
-      <c r="I21" s="6">
+      <c r="I21" s="5">
         <v>2.8</v>
       </c>
-      <c r="J21" s="6">
+      <c r="J21" s="5">
         <v>11.3</v>
       </c>
-      <c r="K21" s="6">
+      <c r="K21" s="5">
         <v>7.5</v>
       </c>
-      <c r="L21" s="6">
+      <c r="L21" s="5">
         <v>6.4</v>
       </c>
-      <c r="M21" s="6">
+      <c r="M21" s="5">
         <v>1.2</v>
       </c>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="6">
+      <c r="B22" s="5">
         <v>100.0</v>
       </c>
-      <c r="C22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="6">
+      <c r="C22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="5">
         <v>100.0</v>
       </c>
-      <c r="E22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="6">
+      <c r="E22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" s="5">
         <v>100.0</v>
       </c>
-      <c r="G22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H22" s="6">
+      <c r="G22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" s="5">
         <v>100.0</v>
       </c>
-      <c r="I22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="6">
+      <c r="I22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J22" s="5">
         <v>100.0</v>
       </c>
-      <c r="K22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L22" s="6">
+      <c r="K22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L22" s="5">
         <v>100.0</v>
       </c>
-      <c r="M22" s="6" t="s">
+      <c r="M22" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A23" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M23" s="3"/>
+      <c r="A23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="2"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+      <c r="L23" s="2"/>
+      <c r="M23" s="2"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="6"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A35" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
     </row>
     <row r="38" spans="1:13">
-      <c r="A38" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A38" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A23:M23"/>
-    <mergeCell ref="A26:M26"/>
-[...8 lines deleted...]
-    <mergeCell ref="A39:M39"/>
+    <mergeCell ref="A24:M24"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="D25:M25"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="D26:M26"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="D27:M27"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="D28:M28"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="D29:M29"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="D30:M30"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="D31:M31"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="D32:M32"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="D33:M33"/>
+    <mergeCell ref="A34:C34"/>
+    <mergeCell ref="D34:M34"/>
+    <mergeCell ref="A35:C35"/>
+    <mergeCell ref="D35:M35"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="D36:M36"/>
+    <mergeCell ref="A37:C37"/>
+    <mergeCell ref="D37:M37"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="D38:M38"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="D39:M39"/>
+    <mergeCell ref="A40:C40"/>
+    <mergeCell ref="D40:M40"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="D41:M41"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="D42:M42"/>
+    <mergeCell ref="A43:C43"/>
+    <mergeCell ref="D43:M43"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="D44:M44"/>
+    <mergeCell ref="A45:C45"/>
+    <mergeCell ref="D45:M45"/>
+    <mergeCell ref="A46:C46"/>
+    <mergeCell ref="D46:M46"/>
+    <mergeCell ref="A47:C47"/>
+    <mergeCell ref="D47:M47"/>
+    <mergeCell ref="A48:C48"/>
+    <mergeCell ref="D48:M48"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>