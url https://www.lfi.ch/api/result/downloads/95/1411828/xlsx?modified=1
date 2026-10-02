--- v1 (2026-10-01)
+++ v2 (2026-10-02)
@@ -14,239 +14,239 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>LFI5</t>
-[...23 lines deleted...]
-    <t>Produktionsregion</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proportion de lisière</t>
+  </si>
+  <si>
+    <t>état de la lisière</t>
+  </si>
+  <si>
+    <t>découpage régional: région de production</t>
+  </si>
+  <si>
+    <t>unité: %, total de colonne</t>
+  </si>
+  <si>
+    <t>ensemble analysé: lisière jusqu'à l'étage montagnard, IFN4/IFN5</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...11 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>gemäht</t>
-[...26 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+    <t>fauché</t>
+  </si>
+  <si>
+    <t>pâturé</t>
+  </si>
+  <si>
+    <t>rabattu</t>
+  </si>
+  <si>
+    <t>élagué</t>
+  </si>
+  <si>
+    <t>défriché</t>
+  </si>
+  <si>
+    <t>éclairci</t>
+  </si>
+  <si>
+    <t>entretenu</t>
+  </si>
+  <si>
+    <t>pas d'intervention</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>lisière jusqu'à l'étage montagnard, IFN4/IFN5 [2676]
+Lisière aux étages de végétation NaiS hyperinsubrique, collinéen, collinéen avec hêtre, submontagnard, montagnard inférieur, montagnard supérieur, montagnard inférieur/supérieur et montagnard supérieur, qui a été recensée lors des deux inventaires IFN4 et IFN5. Source: relevé de terrain (MID 29: Waldrandbeschreibung)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de production [PRODREG, 49]
+Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Waldrandanteil [124], Stk.
-Anteil des Waldrandes mit einer bestimmten Eigenschaft (z.B. Strukturvielfalt, Gehölzartenvielfalt, Waldrandaufbau) am gesamten Waldrand. Dabei ist der Waldrand der Grenz- oder Übergangsbereich zwischen der Vegetationsform Wald und anderen Elementen der Landschaft.</t>
+    <t>proportion de lisière [124], Stk.
+Proportion de lisière présentant une certaine caractéristique (p. ex. diversité structurelle, diversité des espèces ligneuses, structure de la lisière) par rapport à la lisière totale. La lisière est ici définie comme le domaine de transition ou la limite entre la forêt et d’autres éléments du paysage.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 27.04.2023 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>Spaltentotal [3]</t>
+    <t>total de colonne [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Waldrandzustand [WRZUST, 581]
-Art und Intensität von direkten oder indirekten menschlichen Eingriffen in den Waldrand in acht Klassen. Grundlage: Feldaufnahme (MID 44: Waldrandzustand)</t>
+    <t>état de la lisière [WRZUST, 581]
+Nature et intensité des interventions humaines directes ou indirectes en lisière de forêt, en huit classes. Source: relevé de terrain (MID 44: Waldrandzustand)</t>
   </si>
   <si>
     <t>gerechnet am 19.03.2024 18:05:47</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, gemäht, unterweidet, geschnitten, ausgeholzt, gerodet, durchforstet, gepflegt, kein Einfluss, Total</t>
+    <t>pas d'indication, fauché, pâturé, rabattu, élagué, défriché, éclairci, entretenu, pas d'intervention, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">le reste: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -628,63 +628,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B24" sqref="B24:M48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="17" customWidth="true" style="0"/>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
-    <col min="4" max="4" width="7" customWidth="true" style="0"/>
-    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
     <col min="6" max="6" width="6" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" customWidth="true" style="0"/>
     <col min="8" max="8" width="6" customWidth="true" style="0"/>
     <col min="9" max="9" width="5" customWidth="true" style="0"/>
     <col min="10" max="10" width="9" customWidth="true" style="0"/>
     <col min="11" max="11" width="9" customWidth="true" style="0"/>
     <col min="12" max="12" width="6" customWidth="true" style="0"/>
-    <col min="13" max="13" width="6" customWidth="true" style="0"/>
+    <col min="13" max="13" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
@@ -1215,375 +1215,375 @@
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
       <c r="M23" s="2"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="6"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="7"/>
-      <c r="C25" s="7"/>
-      <c r="D25" s="7" t="s">
+      <c r="C25" s="7" t="s">
         <v>30</v>
       </c>
+      <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="7"/>
-      <c r="C26" s="7"/>
-      <c r="D26" s="7" t="s">
+      <c r="C26" s="7" t="s">
         <v>32</v>
       </c>
+      <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="7"/>
-      <c r="C27" s="7"/>
-      <c r="D27" s="7" t="s">
+      <c r="C27" s="7" t="s">
         <v>34</v>
       </c>
+      <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="7"/>
-      <c r="C28" s="7"/>
-      <c r="D28" s="7" t="s">
+      <c r="C28" s="7" t="s">
         <v>36</v>
       </c>
+      <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="7"/>
-      <c r="C29" s="7"/>
-      <c r="D29" s="7" t="s">
+      <c r="C29" s="7" t="s">
         <v>38</v>
       </c>
+      <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B30" s="7"/>
-      <c r="C30" s="7"/>
-      <c r="D30" s="7" t="s">
+      <c r="C30" s="7" t="s">
         <v>40</v>
       </c>
+      <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B31" s="7"/>
-      <c r="C31" s="7"/>
-      <c r="D31" s="7" t="s">
+      <c r="C31" s="7" t="s">
         <v>42</v>
       </c>
+      <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B32" s="7"/>
-      <c r="C32" s="7"/>
-      <c r="D32" s="7" t="s">
+      <c r="C32" s="7" t="s">
         <v>44</v>
       </c>
+      <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B33" s="7"/>
-      <c r="C33" s="7"/>
-      <c r="D33" s="7" t="s">
+      <c r="C33" s="7" t="s">
         <v>42</v>
       </c>
+      <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="7"/>
-      <c r="C34" s="7"/>
-      <c r="D34" s="7" t="s">
+      <c r="C34" s="7" t="s">
         <v>44</v>
       </c>
+      <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B35" s="7"/>
-      <c r="C35" s="7"/>
-      <c r="D35" s="7" t="s">
+      <c r="C35" s="7" t="s">
         <v>47</v>
       </c>
+      <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B37" s="7"/>
-      <c r="C37" s="7"/>
-      <c r="D37" s="7" t="s">
+      <c r="C37" s="7" t="s">
         <v>50</v>
       </c>
+      <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B38" s="7"/>
-      <c r="C38" s="7"/>
-      <c r="D38" s="7" t="s">
+      <c r="C38" s="7" t="s">
         <v>52</v>
       </c>
+      <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B39" s="7"/>
-      <c r="C39" s="7"/>
-      <c r="D39" s="7" t="s">
+      <c r="C39" s="7" t="s">
         <v>54</v>
       </c>
+      <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B40" s="7"/>
-      <c r="C40" s="7"/>
-      <c r="D40" s="7" t="s">
+      <c r="C40" s="7" t="s">
         <v>56</v>
       </c>
+      <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="7"/>
-      <c r="C41" s="7"/>
-      <c r="D41" s="7" t="s">
+      <c r="C41" s="7" t="s">
         <v>57</v>
       </c>
+      <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B42" s="7"/>
-      <c r="C42" s="7"/>
-      <c r="D42" s="7" t="s">
+      <c r="C42" s="7" t="s">
         <v>59</v>
       </c>
+      <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
@@ -1606,169 +1606,169 @@
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="6" t="s">
         <v>61</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B46" s="7"/>
-      <c r="C46" s="7"/>
-      <c r="D46" s="7" t="s">
+      <c r="C46" s="7" t="s">
         <v>63</v>
       </c>
+      <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B47" s="7"/>
-      <c r="C47" s="7"/>
-      <c r="D47" s="7" t="s">
+      <c r="C47" s="7" t="s">
         <v>65</v>
       </c>
+      <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B48" s="7"/>
-      <c r="C48" s="7"/>
-      <c r="D48" s="7" t="s">
+      <c r="C48" s="7" t="s">
         <v>67</v>
       </c>
+      <c r="D48" s="7"/>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="7"/>
       <c r="L48" s="7"/>
       <c r="M48" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A24:M24"/>
-    <mergeCell ref="A25:C25"/>
-[...46 lines deleted...]
-    <mergeCell ref="D48:M48"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:M25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:M26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:M27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:M28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:M29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:M30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:M31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:M32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:M33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:M34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:M35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:M36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:M37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:M38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:M39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:M40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:M41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:M42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:M43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:M44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="C45:M45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:M46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="C47:M47"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="C48:M48"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>