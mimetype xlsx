--- v1 (2025-12-08)
+++ v2 (2026-07-29)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Waldrandbegrenzung</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proportion de lisière</t>
+  </si>
+  <si>
+    <t>limitation de la lisière</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Kanton</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: Waldrand bis montane Stufe LFI2-LFI5</t>
+      <t xml:space="preserve">: lisière jusqu'à l'étage montagnard, IFN2-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...2 lines deleted...]
-    <t>Kanton</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,267 +172,267 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>keine Begrenzung</t>
-[...29 lines deleted...]
-    <t>Total</t>
+    <t>pas de limitation</t>
+  </si>
+  <si>
+    <t>route avec revêtement en dur</t>
+  </si>
+  <si>
+    <t>route sans revêtement en dur</t>
+  </si>
+  <si>
+    <t>chemin agricole</t>
+  </si>
+  <si>
+    <t>clôtures d'installations diverses</t>
+  </si>
+  <si>
+    <t>clôture de protection contre le gibier</t>
+  </si>
+  <si>
+    <t>clôture de pâturage</t>
+  </si>
+  <si>
+    <t>mur</t>
+  </si>
+  <si>
+    <t>fossé</t>
+  </si>
+  <si>
+    <t>cours d'eau</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1411834/593665</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldrandanteil</t>
+      <t xml:space="preserve">proportion de lisière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #124</t>
     </r>
   </si>
   <si>
-    <t>Anteil des Waldrandes mit einer bestimmten Eigenschaft (z.B. Strukturvielfalt, Gehölzartenvielfalt, Waldrandaufbau) am gesamten Waldrand. Dabei ist der Waldrand der Grenz- oder Übergangsbereich zwischen der Vegetationsform Wald und anderen Elementen der Landschaft.</t>
+    <t>Proportion de lisière présentant une certaine caractéristique (p. ex. diversité structurelle, diversité des espèces ligneuses, structure de la lisière) par rapport à la lisière totale. La lisière est ici définie comme le domaine de transition ou la limite entre la forêt et d’autres éléments du paysage.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldrandbegrenzung</t>
+      <t xml:space="preserve">limitation de la lisière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #585</t>
     </r>
   </si>
   <si>
-    <t>Hindernis direkt am Waldrand, das Mensch oder Tier den Zugang zum bzw. den Austritt aus dem Wald erschwert bzw. verunmöglicht oder die Ausbreitung von Strauchgürtel oder Krautsaum einschränkt, in zehn Klassen. Grundlage: Feldaufnahme (MID 982: Art der Waldrandbegrenzung)</t>
+    <t>Obstacle situé directement à la lisière de la forêt, qui rend difficile ou impossible l'accès à la forêt ou la sortie de celle-ci pour les personnes ou les animaux, ou qui limite le développement du cordon d'arbustes ou de l'ourlet herbeux, en dix classes. Source: relevé de terrain (MID 982: Art der Waldrandbegrenzung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kanton</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldrand bis montane Stufe LFI2-LFI5</t>
+      <t xml:space="preserve">lisière jusqu'à l'étage montagnard, IFN2-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2675</t>
     </r>
   </si>
   <si>
-    <t>Waldrand in den NaiS-Vegetationshöhenstufen hyperinsubrisch, kollin, kollin mit Buche, submontan, untermontan, obermontan, unter-/obermontan und hochmontan, der in den vier Inventuren LFI2, LFI3, LFI4 und LFI5 erfasst worden war. Grundlage: Feldaufnahme (MID 29: Waldrandbeschreibung)</t>
+    <t>Lisière de forêt aux étages de végétation NaiS hyperinsubrique, collinéen, collinéen avec hêtre, submontagnard, montagnard inférieur, montagnard supérieur, montagnard inférieur/supérieur et montagnard supérieur, qui a été recensée lors des quatre inventaires IFN2, IFN3, IFN4 et IFN5. Source: relevé de terrain (MID 29: Waldrandbeschreibung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -784,51 +784,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -3149,51 +3149,51 @@
         <v>100.0</v>
       </c>
       <c r="AY24" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ24" s="6">
         <v>100.0</v>
       </c>
       <c r="BA24" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:53" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1411834/593665</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
@@ -3231,191 +3231,191 @@
       <c r="AQ25" s="3"/>
       <c r="AR25" s="3"/>
       <c r="AS25" s="3"/>
       <c r="AT25" s="3"/>
       <c r="AU25" s="3"/>
       <c r="AV25" s="3"/>
       <c r="AW25" s="3"/>
       <c r="AX25" s="3"/>
       <c r="AY25" s="3"/>
       <c r="AZ25" s="3"/>
       <c r="BA25" s="3"/>
     </row>
     <row r="28" spans="1:53">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldrandanteil</t>
+            <t xml:space="preserve">proportion de lisière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #124</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:53" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="31" spans="1:53">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldrandbegrenzung</t>
+            <t xml:space="preserve">limitation de la lisière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #585</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:53" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:53">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kanton</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:53" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="37" spans="1:53">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldrand bis montane Stufe LFI2-LFI5</t>
+            <t xml:space="preserve">lisière jusqu'à l'étage montagnard, IFN2-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2675</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:53" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="40" spans="1:53">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:53" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>