--- v1 (2026-01-23)
+++ v2 (2026-10-01)
@@ -1,457 +1,367 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>proporzione del margine boschivo</t>
-[...94 lines deleted...]
-    <t>Svizzera</t>
+    <t>proportion de lisière</t>
+  </si>
+  <si>
+    <t>limitation de la lisière</t>
+  </si>
+  <si>
+    <t>découpage régional: région de production</t>
+  </si>
+  <si>
+    <t>unité: %, total de colonne</t>
+  </si>
+  <si>
+    <t>ensemble analysé: lisière jusqu'à l'étage montagnard, IFN2-IFN5</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
-[...2 lines deleted...]
-    <t>nessuna delimitazione</t>
+    <t>pas d'indication</t>
+  </si>
+  <si>
+    <t>pas de limitation</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>strada pavimentata</t>
-[...197 lines deleted...]
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>route avec revêtement en dur</t>
+  </si>
+  <si>
+    <t>route sans revêtement en dur</t>
+  </si>
+  <si>
+    <t>chemin agricole</t>
+  </si>
+  <si>
+    <t>clôtures d'installations diverses</t>
+  </si>
+  <si>
+    <t>clôture de protection contre le gibier</t>
+  </si>
+  <si>
+    <t>clôture de pâturage</t>
+  </si>
+  <si>
+    <t>mur</t>
+  </si>
+  <si>
+    <t>fossé</t>
+  </si>
+  <si>
+    <t>cours d'eau</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>lisière jusqu'à l'étage montagnard, IFN2-IFN5 [2675]
+Lisière de forêt aux étages de végétation NaiS hyperinsubrique, collinéen, collinéen avec hêtre, submontagnard, montagnard inférieur, montagnard supérieur, montagnard inférieur/supérieur et montagnard supérieur, qui a été recensée lors des quatre inventaires IFN2, IFN3, IFN4 et IFN5. Source: relevé de terrain (MID 29: Waldrandbeschreibung)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de production [PRODREG, 49]
+Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>proportion de lisière [124], Stk.
+Proportion de lisière présentant une certaine caractéristique (p. ex. diversité structurelle, diversité des espèces ligneuses, structure de la lisière) par rapport à la lisière totale. La lisière est ici définie comme le domaine de transition ou la limite entre la forêt et d’autres éléments du paysage.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>total de colonne [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>limitation de la lisière [WRGREN, 585]
+Obstacle situé directement à la lisière de la forêt, qui rend difficile ou impossible l'accès à la forêt ou la sortie de celle-ci pour les personnes ou les animaux, ou qui limite le développement du cordon d'arbustes ou de l'ourlet herbeux, en dix classes. Source: relevé de terrain (MID 982: Art der Waldrandbegrenzung)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 18:06:16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, pas de limitation, route avec revêtement en dur, route sans revêtement en dur, chemin agricole, clôtures d'installations diverses, clôture de protection contre le gibier, clôture de pâturage, mur, fossé, cours d'eau, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -712,939 +622,1217 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M41"/>
+  <dimension ref="A1:M50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B26" sqref="B26:M50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6" customWidth="true" style="0"/>
+    <col min="13" max="13" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>44.7</v>
       </c>
-      <c r="C13" s="6">
+      <c r="C13" s="5">
         <v>6.2</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>53.6</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E13" s="5">
         <v>4.8</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>42.8</v>
       </c>
-      <c r="G13" s="6">
+      <c r="G13" s="5">
         <v>4.5</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>59.4</v>
       </c>
-      <c r="I13" s="6">
+      <c r="I13" s="5">
         <v>6.1</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>61.4</v>
       </c>
-      <c r="K13" s="6">
+      <c r="K13" s="5">
         <v>13.6</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>49.7</v>
       </c>
-      <c r="M13" s="6">
+      <c r="M13" s="5">
         <v>2.6</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="6">
-[...32 lines deleted...]
-      <c r="M14" s="6" t="s">
+      <c r="B14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M14" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>7.6</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>3.3</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>8.5</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>2.7</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>3.9</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>1.7</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>3.2</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>2.2</v>
       </c>
-      <c r="J15" s="6">
-[...5 lines deleted...]
-      <c r="L15" s="6">
+      <c r="J15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L15" s="5">
         <v>5.6</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>1.2</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>7.4</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>3.2</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>9.2</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>2.8</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>3.3</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>1.6</v>
       </c>
-      <c r="H16" s="6">
-[...11 lines deleted...]
-      <c r="L16" s="6">
+      <c r="H16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L16" s="5">
         <v>5.0</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>1.1</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>3.1</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>2.1</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>8.3</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>2.7</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>1.6</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>1.1</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>3.0</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>2.1</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>6.9</v>
       </c>
-      <c r="K17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="6">
+      <c r="K17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L17" s="5">
         <v>4.2</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>1.0</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>12.0</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>4.0</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>6.5</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>2.4</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>13.6</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>3.2</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>9.3</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>3.6</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>7.7</v>
       </c>
-      <c r="K18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L18" s="6">
+      <c r="K18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L18" s="5">
         <v>10.4</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>1.6</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
-[...5 lines deleted...]
-      <c r="D19" s="6">
+      <c r="B19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="5">
         <v>0.9</v>
       </c>
-      <c r="E19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="6">
+      <c r="E19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="5">
         <v>0.8</v>
       </c>
-      <c r="G19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="6">
+      <c r="G19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H19" s="5">
         <v>1.5</v>
       </c>
-      <c r="I19" s="6" t="s">
-[...8 lines deleted...]
-      <c r="L19" s="6">
+      <c r="I19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L19" s="5">
         <v>0.8</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>0.5</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>25.2</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>5.4</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>12.0</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>3.1</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>32.4</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>4.3</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>21.9</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>5.2</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>8.5</v>
       </c>
-      <c r="K20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L20" s="6">
+      <c r="K20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L20" s="5">
         <v>22.8</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>2.2</v>
       </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="6">
-[...11 lines deleted...]
-      <c r="F21" s="6">
+      <c r="B21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" s="5">
         <v>0.8</v>
       </c>
-      <c r="G21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="6">
+      <c r="G21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H21" s="5">
         <v>1.6</v>
       </c>
-      <c r="I21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="6">
+      <c r="I21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J21" s="5">
         <v>15.4</v>
       </c>
-      <c r="K21" s="6">
+      <c r="K21" s="5">
         <v>10.0</v>
       </c>
-      <c r="L21" s="6">
+      <c r="L21" s="5">
         <v>1.1</v>
       </c>
-      <c r="M21" s="6">
+      <c r="M21" s="5">
         <v>0.5</v>
       </c>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="6">
-[...32 lines deleted...]
-      <c r="M22" s="6" t="s">
+      <c r="B22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M22" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B23" s="6">
-[...5 lines deleted...]
-      <c r="D23" s="6">
+      <c r="B23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D23" s="5">
         <v>0.9</v>
       </c>
-      <c r="E23" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="6">
+      <c r="E23" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F23" s="5">
         <v>0.8</v>
       </c>
-      <c r="G23" s="6" t="s">
-[...14 lines deleted...]
-      <c r="L23" s="6">
+      <c r="G23" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L23" s="5">
         <v>0.5</v>
       </c>
-      <c r="M23" s="6">
+      <c r="M23" s="5">
         <v>0.4</v>
       </c>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="5" t="s">
+      <c r="A24" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="5">
         <v>100.0</v>
       </c>
-      <c r="C24" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="6">
+      <c r="C24" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D24" s="5">
         <v>100.0</v>
       </c>
-      <c r="E24" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="6">
+      <c r="E24" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F24" s="5">
         <v>100.0</v>
       </c>
-      <c r="G24" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H24" s="6">
+      <c r="G24" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H24" s="5">
         <v>100.0</v>
       </c>
-      <c r="I24" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="6">
+      <c r="I24" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J24" s="5">
         <v>100.0</v>
       </c>
-      <c r="K24" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L24" s="6">
+      <c r="K24" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L24" s="5">
         <v>100.0</v>
       </c>
-      <c r="M24" s="6" t="s">
+      <c r="M24" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A25" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M25" s="3"/>
+      <c r="A25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A28" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A31" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
     </row>
     <row r="34" spans="1:13">
-      <c r="A34" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
     </row>
     <row r="37" spans="1:13">
-      <c r="A37" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A37" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
     </row>
     <row r="40" spans="1:13">
-      <c r="A40" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A40" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+      <c r="J49" s="7"/>
+      <c r="K49" s="7"/>
+      <c r="L49" s="7"/>
+      <c r="M49" s="7"/>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="7"/>
+      <c r="L50" s="7"/>
+      <c r="M50" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A25:M25"/>
-    <mergeCell ref="A28:M28"/>
-[...8 lines deleted...]
-    <mergeCell ref="A41:M41"/>
+    <mergeCell ref="A26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="B44:M44"/>
+    <mergeCell ref="B45:M45"/>
+    <mergeCell ref="B46:M46"/>
+    <mergeCell ref="B47:M47"/>
+    <mergeCell ref="B48:M48"/>
+    <mergeCell ref="B49:M49"/>
+    <mergeCell ref="B50:M50"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>