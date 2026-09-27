--- v1 (2026-01-09)
+++ v2 (2026-09-27)
@@ -1,448 +1,362 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
-[...81 lines deleted...]
-    <t>production region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>nombre de tiges de bois mort</t>
+  </si>
+  <si>
+    <t>hauteur d'arbres secs sur pied brisés (6 classes)</t>
+  </si>
+  <si>
+    <t>découpage régional: région de production</t>
+  </si>
+  <si>
+    <t>unité: n/ha</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
-[...8 lines deleted...]
-    <t>Switzerland</t>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>=5.0 m</t>
   </si>
   <si>
     <t>5.1-10.0 m</t>
   </si>
   <si>
     <t>10.1-15.0 m</t>
   </si>
   <si>
     <t>15.1-20.0 m</t>
   </si>
   <si>
     <t>20.1-25.0 m</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>&gt;25.0 m</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante [434]
+Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de production [PRODREG, 49]
+Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>nombre de tiges de bois mort [116], Stk.
+Nombre de tiges d'arbres et d'arbustes morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>surface [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 27.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - forêt accessible sans la forêt buissonnante [434]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>hauteur d'arbres secs sur pied brisés (6 classes) [TOSCHALABRKL6, 1805]
+Hauteur du fût encore sur pied des arbres et arbustes secs brisés, c'est-à-dire des arbres et arbustes morts sur pied à partir de 12 cm de diamètre à hauteur de poitrine (DHP), en six classes. Source: relevé de terrain (MID 829: Schafthöhe gebrochener Probebaum)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 05:39:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, =5.0 m, 5.1-10.0 m, 10.1-15.0 m, 15.1-20.0 m, 20.1-25.0 m, &gt;25.0 m, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -703,775 +617,1051 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M37"/>
+  <dimension ref="A1:M46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B22" sqref="B22:M46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="7" customWidth="true" style="0"/>
+    <col min="7" max="7" width="5" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10" customWidth="true" style="0"/>
+    <col min="11" max="11" width="8" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6" customWidth="true" style="0"/>
+    <col min="13" max="13" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="7">
+      <c r="B13" s="6">
         <v>38</v>
       </c>
-      <c r="C13" s="7">
+      <c r="C13" s="6">
         <v>7</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D13" s="6">
         <v>22</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="6">
         <v>8</v>
       </c>
-      <c r="F13" s="7">
+      <c r="F13" s="6">
         <v>54</v>
       </c>
-      <c r="G13" s="7">
+      <c r="G13" s="6">
         <v>7</v>
       </c>
-      <c r="H13" s="7">
+      <c r="H13" s="6">
         <v>59</v>
       </c>
-      <c r="I13" s="7">
+      <c r="I13" s="6">
         <v>5</v>
       </c>
-      <c r="J13" s="7">
+      <c r="J13" s="6">
         <v>68</v>
       </c>
-      <c r="K13" s="7">
+      <c r="K13" s="6">
         <v>8</v>
       </c>
-      <c r="L13" s="7">
+      <c r="L13" s="6">
         <v>49</v>
       </c>
-      <c r="M13" s="7">
+      <c r="M13" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="7">
+      <c r="B14" s="6">
         <v>5</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C14" s="6">
         <v>15</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D14" s="6">
         <v>3</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="6">
         <v>16</v>
       </c>
-      <c r="F14" s="7">
+      <c r="F14" s="6">
         <v>9</v>
       </c>
-      <c r="G14" s="7">
+      <c r="G14" s="6">
         <v>11</v>
       </c>
-      <c r="H14" s="7">
+      <c r="H14" s="6">
         <v>8</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I14" s="6">
         <v>9</v>
       </c>
-      <c r="J14" s="7">
+      <c r="J14" s="6">
         <v>10</v>
       </c>
-      <c r="K14" s="7">
+      <c r="K14" s="6">
         <v>12</v>
       </c>
-      <c r="L14" s="7">
+      <c r="L14" s="6">
         <v>7</v>
       </c>
-      <c r="M14" s="7">
+      <c r="M14" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="7">
+      <c r="B15" s="6">
         <v>3</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C15" s="6">
         <v>20</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D15" s="6">
         <v>2</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="6">
         <v>22</v>
       </c>
-      <c r="F15" s="7">
+      <c r="F15" s="6">
         <v>4</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G15" s="6">
         <v>15</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H15" s="6">
         <v>3</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="6">
         <v>13</v>
       </c>
-      <c r="J15" s="7">
+      <c r="J15" s="6">
         <v>3</v>
       </c>
-      <c r="K15" s="7">
+      <c r="K15" s="6">
         <v>21</v>
       </c>
-      <c r="L15" s="7">
+      <c r="L15" s="6">
         <v>3</v>
       </c>
-      <c r="M15" s="7">
+      <c r="M15" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="7">
+      <c r="B16" s="6">
         <v>2</v>
       </c>
-      <c r="C16" s="7">
+      <c r="C16" s="6">
         <v>24</v>
       </c>
-      <c r="D16" s="7">
+      <c r="D16" s="6">
         <v>1</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="6">
         <v>27</v>
       </c>
-      <c r="F16" s="7">
+      <c r="F16" s="6">
         <v>2</v>
       </c>
-      <c r="G16" s="7">
+      <c r="G16" s="6">
         <v>20</v>
       </c>
-      <c r="H16" s="7">
+      <c r="H16" s="6">
         <v>1</v>
       </c>
-      <c r="I16" s="7">
+      <c r="I16" s="6">
         <v>23</v>
       </c>
-      <c r="J16" s="7">
+      <c r="J16" s="6">
         <v>1</v>
       </c>
-      <c r="K16" s="7">
+      <c r="K16" s="6">
         <v>39</v>
       </c>
-      <c r="L16" s="7">
+      <c r="L16" s="6">
         <v>1</v>
       </c>
-      <c r="M16" s="7">
+      <c r="M16" s="6">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="7">
-[...2 lines deleted...]
-      <c r="C17" s="7">
+      <c r="B17" s="6">
+        <v>0</v>
+      </c>
+      <c r="C17" s="6">
         <v>46</v>
       </c>
-      <c r="D17" s="7">
-[...2 lines deleted...]
-      <c r="E17" s="7">
+      <c r="D17" s="6">
+        <v>0</v>
+      </c>
+      <c r="E17" s="6">
         <v>47</v>
       </c>
-      <c r="F17" s="7">
+      <c r="F17" s="6">
         <v>1</v>
       </c>
-      <c r="G17" s="7">
+      <c r="G17" s="6">
         <v>28</v>
       </c>
-      <c r="H17" s="7">
-[...2 lines deleted...]
-      <c r="I17" s="7">
+      <c r="H17" s="6">
+        <v>0</v>
+      </c>
+      <c r="I17" s="6">
         <v>26</v>
       </c>
-      <c r="J17" s="7">
-[...2 lines deleted...]
-      <c r="K17" s="7">
+      <c r="J17" s="6">
+        <v>0</v>
+      </c>
+      <c r="K17" s="6">
         <v>100</v>
       </c>
-      <c r="L17" s="7">
-[...2 lines deleted...]
-      <c r="M17" s="7">
+      <c r="L17" s="6">
+        <v>0</v>
+      </c>
+      <c r="M17" s="6">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="7">
-[...2 lines deleted...]
-      <c r="C18" s="7">
+      <c r="B18" s="6">
+        <v>0</v>
+      </c>
+      <c r="C18" s="6">
         <v>58</v>
       </c>
-      <c r="D18" s="7">
-[...2 lines deleted...]
-      <c r="E18" s="7">
+      <c r="D18" s="6">
+        <v>0</v>
+      </c>
+      <c r="E18" s="6">
         <v>71</v>
       </c>
-      <c r="F18" s="7">
-[...2 lines deleted...]
-      <c r="G18" s="7">
+      <c r="F18" s="6">
+        <v>0</v>
+      </c>
+      <c r="G18" s="6">
         <v>56</v>
       </c>
-      <c r="H18" s="7">
-[...2 lines deleted...]
-      <c r="I18" s="7">
+      <c r="H18" s="6">
+        <v>0</v>
+      </c>
+      <c r="I18" s="6">
         <v>64</v>
       </c>
-      <c r="J18" s="7">
-[...2 lines deleted...]
-      <c r="K18" s="7" t="s">
+      <c r="J18" s="6">
+        <v>0</v>
+      </c>
+      <c r="K18" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="L18" s="7">
-[...2 lines deleted...]
-      <c r="M18" s="7">
+      <c r="L18" s="6">
+        <v>0</v>
+      </c>
+      <c r="M18" s="6">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="7">
-[...2 lines deleted...]
-      <c r="C19" s="7" t="s">
+      <c r="B19" s="6">
+        <v>0</v>
+      </c>
+      <c r="C19" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="D19" s="7">
-[...2 lines deleted...]
-      <c r="E19" s="7">
+      <c r="D19" s="6">
+        <v>0</v>
+      </c>
+      <c r="E19" s="6">
         <v>100</v>
       </c>
-      <c r="F19" s="7">
-[...2 lines deleted...]
-      <c r="G19" s="7">
+      <c r="F19" s="6">
+        <v>0</v>
+      </c>
+      <c r="G19" s="6">
         <v>100</v>
       </c>
-      <c r="H19" s="7">
-[...2 lines deleted...]
-      <c r="I19" s="7">
+      <c r="H19" s="6">
+        <v>0</v>
+      </c>
+      <c r="I19" s="6">
         <v>79</v>
       </c>
-      <c r="J19" s="7">
-[...2 lines deleted...]
-      <c r="K19" s="7" t="s">
+      <c r="J19" s="6">
+        <v>0</v>
+      </c>
+      <c r="K19" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="L19" s="7">
-[...2 lines deleted...]
-      <c r="M19" s="7">
+      <c r="L19" s="6">
+        <v>0</v>
+      </c>
+      <c r="M19" s="6">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="7">
+      <c r="B20" s="6">
         <v>48</v>
       </c>
-      <c r="C20" s="7">
+      <c r="C20" s="6">
         <v>7</v>
       </c>
-      <c r="D20" s="7">
+      <c r="D20" s="6">
         <v>27</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="6">
         <v>8</v>
       </c>
-      <c r="F20" s="7">
+      <c r="F20" s="6">
         <v>70</v>
       </c>
-      <c r="G20" s="7">
+      <c r="G20" s="6">
         <v>6</v>
       </c>
-      <c r="H20" s="7">
+      <c r="H20" s="6">
         <v>72</v>
       </c>
-      <c r="I20" s="7">
+      <c r="I20" s="6">
         <v>4</v>
       </c>
-      <c r="J20" s="7">
+      <c r="J20" s="6">
         <v>82</v>
       </c>
-      <c r="K20" s="7">
+      <c r="K20" s="6">
         <v>7</v>
       </c>
-      <c r="L20" s="7">
+      <c r="L20" s="6">
         <v>60</v>
       </c>
-      <c r="M20" s="7">
+      <c r="M20" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A21" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M21" s="3"/>
+      <c r="A21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="7"/>
+      <c r="B22" s="8"/>
+      <c r="C22" s="8"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="8"/>
+      <c r="G22" s="8"/>
+      <c r="H22" s="8"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="8"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" s="8"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="8"/>
+      <c r="H24" s="8"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="8"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" s="8"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="8"/>
+      <c r="G25" s="8"/>
+      <c r="H25" s="8"/>
+      <c r="I25" s="8"/>
+      <c r="J25" s="8"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="8"/>
+      <c r="G26" s="8"/>
+      <c r="H26" s="8"/>
+      <c r="I26" s="8"/>
+      <c r="J26" s="8"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="8"/>
+      <c r="G27" s="8"/>
+      <c r="H27" s="8"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="8"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" s="8"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="8"/>
+      <c r="F28" s="8"/>
+      <c r="G28" s="8"/>
+      <c r="H28" s="8"/>
+      <c r="I28" s="8"/>
+      <c r="J28" s="8"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="8"/>
+      <c r="D29" s="8"/>
+      <c r="E29" s="8"/>
+      <c r="F29" s="8"/>
+      <c r="G29" s="8"/>
+      <c r="H29" s="8"/>
+      <c r="I29" s="8"/>
+      <c r="J29" s="8"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="8"/>
+      <c r="D30" s="8"/>
+      <c r="E30" s="8"/>
+      <c r="F30" s="8"/>
+      <c r="G30" s="8"/>
+      <c r="H30" s="8"/>
+      <c r="I30" s="8"/>
+      <c r="J30" s="8"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="8"/>
+      <c r="D31" s="8"/>
+      <c r="E31" s="8"/>
+      <c r="F31" s="8"/>
+      <c r="G31" s="8"/>
+      <c r="H31" s="8"/>
+      <c r="I31" s="8"/>
+      <c r="J31" s="8"/>
+      <c r="K31" s="8"/>
+      <c r="L31" s="8"/>
+      <c r="M31" s="8"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C33" s="8"/>
+      <c r="D33" s="8"/>
+      <c r="E33" s="8"/>
+      <c r="F33" s="8"/>
+      <c r="G33" s="8"/>
+      <c r="H33" s="8"/>
+      <c r="I33" s="8"/>
+      <c r="J33" s="8"/>
+      <c r="K33" s="8"/>
+      <c r="L33" s="8"/>
+      <c r="M33" s="8"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="8"/>
+      <c r="C34" s="8"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="8"/>
+      <c r="H34" s="8"/>
+      <c r="I34" s="8"/>
+      <c r="J34" s="8"/>
+      <c r="K34" s="8"/>
+      <c r="L34" s="8"/>
+      <c r="M34" s="8"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C35" s="8"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="8"/>
+      <c r="F35" s="8"/>
+      <c r="G35" s="8"/>
+      <c r="H35" s="8"/>
+      <c r="I35" s="8"/>
+      <c r="J35" s="8"/>
+      <c r="K35" s="8"/>
+      <c r="L35" s="8"/>
+      <c r="M35" s="8"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C36" s="8"/>
+      <c r="D36" s="8"/>
+      <c r="E36" s="8"/>
+      <c r="F36" s="8"/>
+      <c r="G36" s="8"/>
+      <c r="H36" s="8"/>
+      <c r="I36" s="8"/>
+      <c r="J36" s="8"/>
+      <c r="K36" s="8"/>
+      <c r="L36" s="8"/>
+      <c r="M36" s="8"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B37" s="8"/>
+      <c r="C37" s="8"/>
+      <c r="D37" s="8"/>
+      <c r="E37" s="8"/>
+      <c r="F37" s="8"/>
+      <c r="G37" s="8"/>
+      <c r="H37" s="8"/>
+      <c r="I37" s="8"/>
+      <c r="J37" s="8"/>
+      <c r="K37" s="8"/>
+      <c r="L37" s="8"/>
+      <c r="M37" s="8"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="8"/>
+      <c r="D38" s="8"/>
+      <c r="E38" s="8"/>
+      <c r="F38" s="8"/>
+      <c r="G38" s="8"/>
+      <c r="H38" s="8"/>
+      <c r="I38" s="8"/>
+      <c r="J38" s="8"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="8"/>
+      <c r="M38" s="8"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="8"/>
+      <c r="D39" s="8"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="8"/>
+      <c r="G39" s="8"/>
+      <c r="H39" s="8"/>
+      <c r="I39" s="8"/>
+      <c r="J39" s="8"/>
+      <c r="K39" s="8"/>
+      <c r="L39" s="8"/>
+      <c r="M39" s="8"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="8"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="8"/>
+      <c r="H40" s="8"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="8"/>
+      <c r="L40" s="8"/>
+      <c r="M40" s="8"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="8"/>
+      <c r="C41" s="8"/>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B42" s="8"/>
+      <c r="C42" s="8"/>
+      <c r="D42" s="8"/>
+      <c r="E42" s="8"/>
+      <c r="F42" s="8"/>
+      <c r="G42" s="8"/>
+      <c r="H42" s="8"/>
+      <c r="I42" s="8"/>
+      <c r="J42" s="8"/>
+      <c r="K42" s="8"/>
+      <c r="L42" s="8"/>
+      <c r="M42" s="8"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" s="8"/>
+      <c r="C43" s="8"/>
+      <c r="D43" s="8"/>
+      <c r="E43" s="8"/>
+      <c r="F43" s="8"/>
+      <c r="G43" s="8"/>
+      <c r="H43" s="8"/>
+      <c r="I43" s="8"/>
+      <c r="J43" s="8"/>
+      <c r="K43" s="8"/>
+      <c r="L43" s="8"/>
+      <c r="M43" s="8"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C44" s="8"/>
+      <c r="D44" s="8"/>
+      <c r="E44" s="8"/>
+      <c r="F44" s="8"/>
+      <c r="G44" s="8"/>
+      <c r="H44" s="8"/>
+      <c r="I44" s="8"/>
+      <c r="J44" s="8"/>
+      <c r="K44" s="8"/>
+      <c r="L44" s="8"/>
+      <c r="M44" s="8"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C45" s="8"/>
+      <c r="D45" s="8"/>
+      <c r="E45" s="8"/>
+      <c r="F45" s="8"/>
+      <c r="G45" s="8"/>
+      <c r="H45" s="8"/>
+      <c r="I45" s="8"/>
+      <c r="J45" s="8"/>
+      <c r="K45" s="8"/>
+      <c r="L45" s="8"/>
+      <c r="M45" s="8"/>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C46" s="8"/>
+      <c r="D46" s="8"/>
+      <c r="E46" s="8"/>
+      <c r="F46" s="8"/>
+      <c r="G46" s="8"/>
+      <c r="H46" s="8"/>
+      <c r="I46" s="8"/>
+      <c r="J46" s="8"/>
+      <c r="K46" s="8"/>
+      <c r="L46" s="8"/>
+      <c r="M46" s="8"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A21:M21"/>
-    <mergeCell ref="A24:M24"/>
-[...8 lines deleted...]
-    <mergeCell ref="A37:M37"/>
+    <mergeCell ref="A22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="B44:M44"/>
+    <mergeCell ref="B45:M45"/>
+    <mergeCell ref="B46:M46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>