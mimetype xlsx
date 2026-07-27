--- v0 (2025-12-24)
+++ v1 (2026-07-27)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>forest management intensity · stand stability</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Bewirtschaftungsintensität · Bestandesstabilität</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>canton</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,290 +172,290 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Switzerland</t>
-[...5 lines deleted...]
-    <t>stand stability</t>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Bewirtschaftungsintensität</t>
+  </si>
+  <si>
+    <t>Bestandesstabilität</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>critical</t>
-[...8 lines deleted...]
-    <t>total</t>
+    <t xml:space="preserve">kritisch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">vermindert stabil </t>
+  </si>
+  <si>
+    <t xml:space="preserve">stabil </t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>normal</t>
   </si>
   <si>
-    <t>low</t>
-[...2 lines deleted...]
-    <t>unmanaged</t>
+    <t>gering</t>
+  </si>
+  <si>
+    <t>nicht bewirtschaftet</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1412058/593889</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest management intensity</t>
+      <t xml:space="preserve">Bewirtschaftungsintensität</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #758</t>
     </r>
   </si>
   <si>
-    <t>Intensity of forest management, classified in three classes according to site quality and the time of the last treatment. Reference: Forest Service Survey (MID 607: Anzahl Jahre seit dem letzten Eingriff); modelled site quality (total growth performance according to Keller 1978)</t>
+    <t>Intensität der Waldbewirtschaftung in drei Klassen, abgeleitet aus der Standortgüte und dem Zeitpunkt des letzten Eingriffs. Grundlage: Forstdienstbefragung (MID 607: Anzahl Jahre seit dem letzten Eingriff); modellierte Standortgüte (Gesamtwuchsleistung nach Keller 1978)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stand stability</t>
+      <t xml:space="preserve">Bestandesstabilität</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #891</t>
     </r>
   </si>
   <si>
-    <t>Mechanical resistence of a stand to abiotic and biotic stresses within the next 10 to 20 years – in three classes. Reference: Field Survey (MID 310: Gesamtstabilität)</t>
+    <t>Mechanische Widerstandsfähigkeit eines Bestandes gegenüber abiotischen und biotischen Belastungen innerhalb der nächsten 10 bis 20 Jahre in drei Klassen. Grundlage: Feldaufnahme (MID 310: Gesamtstabilität)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -807,52 +807,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="20.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -5306,51 +5306,51 @@
         <v>49.2</v>
       </c>
       <c r="AZ37" s="6">
         <v>8</v>
       </c>
       <c r="BA37" s="6">
         <v>1049.5</v>
       </c>
       <c r="BB37" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:54" customHeight="1" ht="21.75">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1412058/593889</t>
           </r>
         </is>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
@@ -5388,226 +5388,226 @@
       <c r="AR38" s="3"/>
       <c r="AS38" s="3"/>
       <c r="AT38" s="3"/>
       <c r="AU38" s="3"/>
       <c r="AV38" s="3"/>
       <c r="AW38" s="3"/>
       <c r="AX38" s="3"/>
       <c r="AY38" s="3"/>
       <c r="AZ38" s="3"/>
       <c r="BA38" s="3"/>
       <c r="BB38" s="3"/>
     </row>
     <row r="41" spans="1:54">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:54" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:54">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest management intensity</t>
+            <t xml:space="preserve">Bewirtschaftungsintensität</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #758</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:54" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="47" spans="1:54">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stand stability</t>
+            <t xml:space="preserve">Bestandesstabilität</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #891</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:54" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="50" spans="1:54">
       <c r="A50" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:54" customHeight="1" ht="29">
       <c r="A51" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="53" spans="1:54">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:54" customHeight="1" ht="29">
       <c r="A54" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="56" spans="1:54">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:54" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>