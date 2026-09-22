--- v0 (2026-09-22)
+++ v1 (2026-09-22)
@@ -14,224 +14,224 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>LFI5</t>
-[...23 lines deleted...]
-    <t>Produktionsregion</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>quantité de bois mort</t>
+  </si>
+  <si>
+    <t>stade de développement</t>
+  </si>
+  <si>
+    <t>découpage régional: région de production</t>
+  </si>
+  <si>
+    <t>unité: 1000 m³</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...11 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 m³</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
-[...23 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+    <t>pas d'indication</t>
+  </si>
+  <si>
+    <t>recrû/fourré</t>
+  </si>
+  <si>
+    <t>perchis</t>
+  </si>
+  <si>
+    <t>jeune futaie</t>
+  </si>
+  <si>
+    <t>futaie moyenne</t>
+  </si>
+  <si>
+    <t>vieille futaie</t>
+  </si>
+  <si>
+    <t>mélangé</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante [434]
+Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de production [PRODREG, 49]
+Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Totholzmenge [214], m³
-Schaftholzvolumen der stehenden toten Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), reduziert um das Volumen der abgebrochenen Schaftstücke, sowie das Volumen des liegenden Totholzes ab 7 cm Durchmesser (Derbholz) ohne Derbholzstücke in Asthaufen.</t>
+    <t>quantité de bois mort [214], m³
+Volume de bois de tige des arbres et arbustes morts sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP), déduction faite du volume des morceaux de tige cassés, ainsi que volume du bois mort à terre d'au moins 7 cm de diamètre (bois fort) sans morceaux de bois fort dans les tas de branches.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 27.04.2023 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: 1000, Dezimalstellen: 0</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Entwicklungsstufe [EST, 20]
-Etappe der Bestandesentwicklung, definiert durch den dominanten Brusthöhendurchmesser (BHDdom = BHD der 100 stärksten [dicksten] Bäume pro Hektare). Jungwuchs/Dickung: BHDdom &lt;12 cm, Stangenholz: BHDdom 12-30 cm, schwaches Baumholz: BHDdom 31-40 cm, mittleres Baumholz: BHDdom 41-50 cm, starkes Baumholz: BHDdom &gt;50 cm, gemischt: Bäume verschiedener Entwicklungsstufe, keine Entwicklungsstufe vorherrschend oder Gruppen verschiedener Entwicklungsstufen, die kleiner als 5 Aren sind. Grundlage: Feldaufnahme (MID 261: Entwicklungsstufe)</t>
+    <t>stade de développement [EST, 20]
+Étape dans l’évolution du peuplement, définie d’après le diamètre à hauteur de poitrine dominant (DHPdom = DHP des 100 plus gros arbres par hectare). Recrû/fourré: DHPdom &lt;12 cm, perchis: DHPdom 12-30 cm, jeune futaie: DHPdom 31-40 cm, futaie moyenne DHPdom 41-50 cm, vieille futaie: DHP &gt; 50 cm, mélangé: arbres à différents stades de développement, absence de stade de développement dominant, ou groupes à différents stades de développement de moins de 5 ares. Source: relevé de terrain (MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <t>gerechnet am 19.03.2024 18:01:15</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, Jungwuchs/Dickung, Stangenholz, schwaches Baumholz, mittleres Baumholz, starkes Baumholz, gemischt, Total</t>
+    <t>pas d'indication, recrû/fourré, perchis, jeune futaie, futaie moyenne, vieille futaie, mélangé, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">le reste: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -613,55 +613,55 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B22" sqref="B22:M44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="9" customWidth="true" style="0"/>
     <col min="3" max="3" width="4" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10" customWidth="true" style="0"/>
-    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
     <col min="6" max="6" width="9" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="9" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="6" customWidth="true" style="0"/>
     <col min="12" max="12" width="9" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>