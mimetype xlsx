--- v0 (2026-01-09)
+++ v1 (2026-04-22)
@@ -17,368 +17,368 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>numero di microhabitat sugli alberi vivi in piedi</t>
-[...2 lines deleted...]
-    <t>data dell'ultimo intervento (classi di 50 anni)</t>
+    <t>nombre de microhabitats sur les arbres vifs sur pied</t>
+  </si>
+  <si>
+    <t>date de la dernière intervention (classes de 50 ans)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: n/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...54 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>0-50 anni fa</t>
-[...8 lines deleted...]
-    <t>totale</t>
+    <t>il y a =50 ans</t>
+  </si>
+  <si>
+    <t>il y a 51-100 ans</t>
+  </si>
+  <si>
+    <t>il y a &gt;100 ans ou jamais aucune intervention</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1412168/593999</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di microhabitat sugli alberi vivi in piedi</t>
+      <t xml:space="preserve">nombre de microhabitats sur les arbres vifs sur pied</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #401</t>
     </r>
   </si>
   <si>
-    <t>Numero di microhabitat sugli alberi vivi in piedi di almeno 12 cm di diametro a petto d'uomo (DPU). Vengono considerati microhabitat: corpi fruttiferi fungini; tronco ricoperto per più del 10% da muschi, licheni o edera; cavità di nidificazione di picidi; cavità poco profonda dell'albero; ampia fessura; tasca nella corteccia; fusto o branca spezzata con durame esposto; dendrotelma; tumore o cancro; cavità nei contrafforti radicali; cavità profonda dell'albero; scortecciamento a partire dalla dimensione di una mano; cima secca; flusso di resina; danni da insetti (base del tronco/tronco/fusto); rami morti &gt;20%.</t>
+    <t>Nombre de microhabitats sur des arbres et arbustes vifs sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Sont considérés comme microhabitats: fructification de champignons, tronc recouvert à plus de 10% de mousses, de lichens ou de lierre, loge de pic, cavité peu profonde, large fente, poche d'écorce, bris récent, dendrotelme, chancre ou loupe, concavité racinaire, cavité profonde, bois exposé (d'une surface supérieure à la paume d'une main), cime sèche, coulée de résine, dégâts d'insectes (pied de tronc/tronc/tige), &gt;20% de branches sèches.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">data dell'ultimo intervento (classi di 50 anni)</t>
+      <t xml:space="preserve">date de la dernière intervention (classes de 50 ans)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1290</t>
     </r>
   </si>
   <si>
-    <t>Numero di anni dall'ultimo intervento selvicolturale, in classi di 50 anni. Gli interventi selvicolturali comprendono interventi di cura della rinnovazione e tagli di sgombero, piantagione e semina, nonché tagli fitosanitari e di promozione della sicurezza. Fonte: inchiesta presso il servizio forestale (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Nombre d'années depuis la dernière intervention sylvicole, en classes de 50 ans. Les interventions sylvicoles comprennent les interventions d'exploitation et d'entretien, les plantations et le reboisement, ainsi que les interventions sanitaires et de sécurité. Source: enquête auprès des services forestiers (MID 607: Nombre d'années depuis la dernière intervention)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,51 +730,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="64.699" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="8.141" bestFit="true" customWidth="true" style="0"/>
@@ -1484,51 +1484,51 @@
         <v>458</v>
       </c>
       <c r="AC17" s="6">
         <v>5</v>
       </c>
       <c r="AD17" s="6">
         <v>358</v>
       </c>
       <c r="AE17" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:31" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1412168/593999</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -1544,191 +1544,191 @@
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di microhabitat sugli alberi vivi in piedi</t>
+            <t xml:space="preserve">nombre de microhabitats sur les arbres vifs sur pied</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #401</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">data dell'ultimo intervento (classi di 50 anni)</t>
+            <t xml:space="preserve">date de la dernière intervention (classes de 50 ans)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1290</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>