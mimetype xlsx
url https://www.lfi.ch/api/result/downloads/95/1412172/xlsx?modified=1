--- v2 (2026-01-11)
+++ v3 (2026-07-27)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>data dell'ultimo intervento (classi di 50 anni)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anzahl Mikrohabitate an stehenden lebenden Bäumen</t>
+  </si>
+  <si>
+    <t>Zeitpunkt des letzten Eingriffs (50-Jahres-Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: n/ha</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Stk./ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>n/ha</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Stk./ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>0-50 anni fa</t>
-[...8 lines deleted...]
-    <t>totale</t>
+    <t>vor =50 Jahren</t>
+  </si>
+  <si>
+    <t>vor 51-100 Jahren</t>
+  </si>
+  <si>
+    <t>vor &gt;100 Jahren oder nie genutzt</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1412172/594003</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di microhabitat sugli alberi vivi in piedi</t>
+      <t xml:space="preserve">Anzahl Mikrohabitate an stehenden lebenden Bäumen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #401</t>
     </r>
   </si>
   <si>
-    <t>Numero di microhabitat sugli alberi vivi in piedi di almeno 12 cm di diametro a petto d'uomo (DPU). Vengono considerati microhabitat: corpi fruttiferi fungini; tronco ricoperto per più del 10% da muschi, licheni o edera; cavità di nidificazione di picidi; cavità poco profonda dell'albero; ampia fessura; tasca nella corteccia; fusto o branca spezzata con durame esposto; dendrotelma; tumore o cancro; cavità nei contrafforti radicali; cavità profonda dell'albero; scortecciamento a partire dalla dimensione di una mano; cima secca; flusso di resina; danni da insetti (base del tronco/tronco/fusto); rami morti &gt;20%.</t>
+    <t>Anzahl Mikrohabitate an stehenden lebenden Bäumen und Sträuchern ab 12 cm Brusthöhendurchmesser (BHD). Als Mikrohabitate gelten: Pilzfruchtkörper; Stamm zu mehr als 10% mit Moosen, Flechten oder Efeu bewachsen; Spechtbruthöhle; flache Baumhöhle; breiter Spalt; Rindentasche; frischer Bruch; Dendrotelm; Krebs oder Maserknollen; Stammfusshöhle; tiefe Baumhöhle; Holzkörper frei ab einer Handfläche; gipfeldürr; Harzfluss; Insektenschaden (Stammfuss/Stamm/Schaft); &gt;20% Dürrastanteil.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">data dell'ultimo intervento (classi di 50 anni)</t>
+      <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (50-Jahres-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1290</t>
     </r>
   </si>
   <si>
-    <t>Numero di anni dall'ultimo intervento selvicolturale, in classi di 50 anni. Gli interventi selvicolturali comprendono interventi di cura della rinnovazione e tagli di sgombero, piantagione e semina, nonché tagli fitosanitari e di promozione della sicurezza. Fonte: inchiesta presso il servizio forestale (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Anzahl Jahre seit dem letzten waldbaulichen Eingriff in Klassen zu 50 Jahren. Als waldbauliche Eingriffe gelten Nutzungs- und Pflegeeingriffe, Pflanzungen und Aufforstungen sowie Sanitär- und Sicherheitseingriffe. Grundlage: Forstdienstbefragung (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,62 +703,62 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
@@ -1061,233 +1061,233 @@
         <v>414</v>
       </c>
       <c r="K17" s="6">
         <v>4</v>
       </c>
       <c r="L17" s="6">
         <v>351</v>
       </c>
       <c r="M17" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1412172/594003</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di microhabitat sugli alberi vivi in piedi</t>
+            <t xml:space="preserve">Anzahl Mikrohabitate an stehenden lebenden Bäumen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #401</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">data dell'ultimo intervento (classi di 50 anni)</t>
+            <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (50-Jahres-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1290</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>