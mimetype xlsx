--- v1 (2026-01-11)
+++ v2 (2026-04-22)
@@ -14,347 +14,347 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>data dell'ultimo intervento (classi di 50 anni)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>number of microhabitats on standing living trees</t>
+  </si>
+  <si>
+    <t>time of last treatment (in 50-year classes )</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: protection forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: n/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest without shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>0-50 anni fa</t>
-[...8 lines deleted...]
-    <t>totale</t>
+    <t>=50 years ago</t>
+  </si>
+  <si>
+    <t>51-100 years ago</t>
+  </si>
+  <si>
+    <t>&gt;100 years ago or never</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1412174/594005</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di microhabitat sugli alberi vivi in piedi</t>
+      <t xml:space="preserve">number of microhabitats on standing living trees</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #401</t>
     </r>
   </si>
   <si>
-    <t>Numero di microhabitat sugli alberi vivi in piedi di almeno 12 cm di diametro a petto d'uomo (DPU). Vengono considerati microhabitat: corpi fruttiferi fungini; tronco ricoperto per più del 10% da muschi, licheni o edera; cavità di nidificazione di picidi; cavità poco profonda dell'albero; ampia fessura; tasca nella corteccia; fusto o branca spezzata con durame esposto; dendrotelma; tumore o cancro; cavità nei contrafforti radicali; cavità profonda dell'albero; scortecciamento a partire dalla dimensione di una mano; cima secca; flusso di resina; danni da insetti (base del tronco/tronco/fusto); rami morti &gt;20%.</t>
+    <t>Number of microhabitats on standing living trees and shrubs ≥12 cm in diameter at breast height (dbh). Microhabitats are defined as: fungal fruiting bodies; areas on the stem where moss, lichen or ivy covers more than 10%; woodpecker breeding cavity; shallow tree cavity; wide crack; bark pocket; fresh break; dendrotelm; canker or burr; buttress-root concavity; deep tree cavity; area of exposed bare wood larger than a hand; stag-headedness; resin flow; insect damage (foot of trunk /trunk/stem); &gt;20% dead branches.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">data dell'ultimo intervento (classi di 50 anni)</t>
+      <t xml:space="preserve">time of last treatment (in 50-year classes )</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1290</t>
     </r>
   </si>
   <si>
-    <t>Numero di anni dall'ultimo intervento selvicolturale, in classi di 50 anni. Gli interventi selvicolturali comprendono interventi di cura della rinnovazione e tagli di sgombero, piantagione e semina, nonché tagli fitosanitari e di promozione della sicurezza. Fonte: inchiesta presso il servizio forestale (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Number of years since the last silvicultural treatment – in classes of 50 years. Silvicultural treatments include harvesting and tending interventions, planting and afforestation, as well as sanitary and safety interventions. Reference: Forest Service Survey (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">accessible forest without shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -373,63 +373,66 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -706,51 +709,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -864,479 +867,479 @@
         <v>17</v>
       </c>
       <c r="J12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="7">
         <v>0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="7">
         <v>458</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="7">
         <v>0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="7">
         <v>0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="7">
         <v>0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="7">
         <v>0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="7">
         <v>458</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="7">
         <v>271</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="7">
         <v>3</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="7">
         <v>363</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="7">
         <v>4</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="7">
         <v>324</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="7">
         <v>5</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="7">
         <v>349</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="7">
         <v>7</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="7">
         <v>345</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="7">
         <v>6</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="7">
         <v>317</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="7">
         <v>8</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="7">
         <v>312</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="7">
         <v>546</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="7">
         <v>10</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="7">
         <v>463</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="7">
         <v>9</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="7">
         <v>450</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="7">
         <v>13</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="7">
         <v>460</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="7">
         <v>11</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="7">
         <v>466</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="7">
         <v>12</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="7">
         <v>470</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="7">
         <v>6</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="7">
         <v>472</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="7">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="7">
         <v>337</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="7">
         <v>23</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="7">
         <v>487</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="7">
         <v>18</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="7">
         <v>345</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="7">
         <v>14</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="7">
         <v>558</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="7">
         <v>16</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="7">
         <v>481</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="7">
         <v>12</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="7">
         <v>434</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="7">
         <v>9</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="7">
         <v>459</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="7">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="7">
         <v>282</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="7">
         <v>3</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="7">
         <v>382</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="7">
         <v>4</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="7">
         <v>340</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="7">
         <v>4</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="7">
         <v>404</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="7">
         <v>6</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="7">
         <v>382</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="7">
         <v>5</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="7">
         <v>403</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="7">
         <v>4</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="7">
         <v>347</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1412174/594005</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di microhabitat sugli alberi vivi in piedi</t>
+            <t xml:space="preserve">number of microhabitats on standing living trees</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #401</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">data dell'ultimo intervento (classi di 50 anni)</t>
+            <t xml:space="preserve">time of last treatment (in 50-year classes )</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1290</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">accessible forest without shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>