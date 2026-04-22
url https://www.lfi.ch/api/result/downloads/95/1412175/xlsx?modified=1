--- v1 (2026-01-11)
+++ v2 (2026-04-22)
@@ -14,371 +14,371 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>time of last treatment (in 50-year classes )</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>nombre de microhabitats sur les arbres vifs sur pied</t>
+  </si>
+  <si>
+    <t>date de la dernière intervention (classes de 50 ans)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: n/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...54 lines deleted...]
-    <t>Switzerland</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>=50 years ago</t>
-[...5 lines deleted...]
-    <t>&gt;100 years ago or never</t>
+    <t>il y a =50 ans</t>
+  </si>
+  <si>
+    <t>il y a 51-100 ans</t>
+  </si>
+  <si>
+    <t>il y a &gt;100 ans ou jamais aucune intervention</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1412175/594006</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of microhabitats on standing living trees</t>
+      <t xml:space="preserve">nombre de microhabitats sur les arbres vifs sur pied</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #401</t>
     </r>
   </si>
   <si>
-    <t>Number of microhabitats on standing living trees and shrubs ≥12 cm in diameter at breast height (dbh). Microhabitats are defined as: fungal fruiting bodies; areas on the stem where moss, lichen or ivy covers more than 10%; woodpecker breeding cavity; shallow tree cavity; wide crack; bark pocket; fresh break; dendrotelm; canker or burr; buttress-root concavity; deep tree cavity; area of exposed bare wood larger than a hand; stag-headedness; resin flow; insect damage (foot of trunk /trunk/stem); &gt;20% dead branches.</t>
+    <t>Nombre de microhabitats sur des arbres et arbustes vifs sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Sont considérés comme microhabitats: fructification de champignons, tronc recouvert à plus de 10% de mousses, de lichens ou de lierre, loge de pic, cavité peu profonde, large fente, poche d'écorce, bris récent, dendrotelme, chancre ou loupe, concavité racinaire, cavité profonde, bois exposé (d'une surface supérieure à la paume d'une main), cime sèche, coulée de résine, dégâts d'insectes (pied de tronc/tronc/tige), &gt;20% de branches sèches.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">time of last treatment (in 50-year classes )</t>
+      <t xml:space="preserve">date de la dernière intervention (classes de 50 ans)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1290</t>
     </r>
   </si>
   <si>
-    <t>Number of years since the last silvicultural treatment – in classes of 50 years. Silvicultural treatments include harvesting and tending interventions, planting and afforestation, as well as sanitary and safety interventions. Reference: Forest Service Survey (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Nombre d'années depuis la dernière intervention sylvicole, en classes de 50 ans. Les interventions sylvicoles comprennent les interventions d'exploitation et d'entretien, les plantations et le reboisement, ainsi que les interventions sanitaires et de sécurité. Source: enquête auprès des services forestiers (MID 607: Nombre d'années depuis la dernière intervention)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -397,66 +397,63 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -733,51 +730,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="64.699" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="8.141" bestFit="true" customWidth="true" style="0"/>
@@ -1003,535 +1000,535 @@
         <v>25</v>
       </c>
       <c r="Z12" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AA12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="AB12" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AC12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="AD12" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AE12" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="7">
+      <c r="B13" s="6">
         <v>0</v>
       </c>
-      <c r="C13" s="7" t="s">
+      <c r="C13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D13" s="6">
         <v>0</v>
       </c>
-      <c r="E13" s="7" t="s">
+      <c r="E13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="F13" s="7">
+      <c r="F13" s="6">
         <v>0</v>
       </c>
-      <c r="G13" s="7" t="s">
+      <c r="G13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="H13" s="7">
+      <c r="H13" s="6">
         <v>0</v>
       </c>
-      <c r="I13" s="7" t="s">
+      <c r="I13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="J13" s="7">
+      <c r="J13" s="6">
         <v>0</v>
       </c>
-      <c r="K13" s="7" t="s">
+      <c r="K13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="L13" s="7">
+      <c r="L13" s="6">
         <v>458</v>
       </c>
-      <c r="M13" s="7" t="s">
+      <c r="M13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="N13" s="7">
+      <c r="N13" s="6">
         <v>0</v>
       </c>
-      <c r="O13" s="7" t="s">
+      <c r="O13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="P13" s="7">
+      <c r="P13" s="6">
         <v>0</v>
       </c>
-      <c r="Q13" s="7" t="s">
+      <c r="Q13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="R13" s="7">
+      <c r="R13" s="6">
         <v>0</v>
       </c>
-      <c r="S13" s="7" t="s">
+      <c r="S13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="T13" s="7">
+      <c r="T13" s="6">
         <v>0</v>
       </c>
-      <c r="U13" s="7" t="s">
+      <c r="U13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="V13" s="7">
+      <c r="V13" s="6">
         <v>0</v>
       </c>
-      <c r="W13" s="7" t="s">
+      <c r="W13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="X13" s="7">
+      <c r="X13" s="6">
         <v>0</v>
       </c>
-      <c r="Y13" s="7" t="s">
+      <c r="Y13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="Z13" s="7">
+      <c r="Z13" s="6">
         <v>0</v>
       </c>
-      <c r="AA13" s="7" t="s">
+      <c r="AA13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AB13" s="7">
+      <c r="AB13" s="6">
         <v>0</v>
       </c>
-      <c r="AC13" s="7" t="s">
+      <c r="AC13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AD13" s="7">
+      <c r="AD13" s="6">
         <v>458</v>
       </c>
-      <c r="AE13" s="7" t="s">
+      <c r="AE13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:31">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="7">
+      <c r="B14" s="6">
         <v>307</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C14" s="6">
         <v>4</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D14" s="6">
         <v>223</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="6">
         <v>8</v>
       </c>
-      <c r="F14" s="7">
+      <c r="F14" s="6">
         <v>270</v>
       </c>
-      <c r="G14" s="7">
+      <c r="G14" s="6">
         <v>9</v>
       </c>
-      <c r="H14" s="7">
+      <c r="H14" s="6">
         <v>267</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I14" s="6">
         <v>7</v>
       </c>
-      <c r="J14" s="7">
+      <c r="J14" s="6">
         <v>246</v>
       </c>
-      <c r="K14" s="7">
+      <c r="K14" s="6">
         <v>5</v>
       </c>
-      <c r="L14" s="7">
+      <c r="L14" s="6">
         <v>356</v>
       </c>
-      <c r="M14" s="7">
+      <c r="M14" s="6">
         <v>9</v>
       </c>
-      <c r="N14" s="7">
+      <c r="N14" s="6">
         <v>351</v>
       </c>
-      <c r="O14" s="7">
+      <c r="O14" s="6">
         <v>6</v>
       </c>
-      <c r="P14" s="7">
+      <c r="P14" s="6">
         <v>298</v>
       </c>
-      <c r="Q14" s="7">
+      <c r="Q14" s="6">
         <v>6</v>
       </c>
-      <c r="R14" s="7">
+      <c r="R14" s="6">
         <v>388</v>
       </c>
-      <c r="S14" s="7">
+      <c r="S14" s="6">
         <v>7</v>
       </c>
-      <c r="T14" s="7">
+      <c r="T14" s="6">
         <v>431</v>
       </c>
-      <c r="U14" s="7">
+      <c r="U14" s="6">
         <v>11</v>
       </c>
-      <c r="V14" s="7">
+      <c r="V14" s="6">
         <v>301</v>
       </c>
-      <c r="W14" s="7">
+      <c r="W14" s="6">
         <v>10</v>
       </c>
-      <c r="X14" s="7">
+      <c r="X14" s="6">
         <v>349</v>
       </c>
-      <c r="Y14" s="7">
+      <c r="Y14" s="6">
         <v>7</v>
       </c>
-      <c r="Z14" s="7">
+      <c r="Z14" s="6">
         <v>345</v>
       </c>
-      <c r="AA14" s="7">
+      <c r="AA14" s="6">
         <v>6</v>
       </c>
-      <c r="AB14" s="7">
+      <c r="AB14" s="6">
         <v>317</v>
       </c>
-      <c r="AC14" s="7">
+      <c r="AC14" s="6">
         <v>8</v>
       </c>
-      <c r="AD14" s="7">
+      <c r="AD14" s="6">
         <v>312</v>
       </c>
-      <c r="AE14" s="7">
+      <c r="AE14" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="7">
+      <c r="B15" s="6">
         <v>664</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C15" s="6">
         <v>14</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D15" s="6">
         <v>357</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="6">
         <v>18</v>
       </c>
-      <c r="F15" s="7">
+      <c r="F15" s="6">
         <v>482</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G15" s="6">
         <v>17</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H15" s="6">
         <v>549</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="6">
         <v>26</v>
       </c>
-      <c r="J15" s="7">
+      <c r="J15" s="6">
         <v>262</v>
       </c>
-      <c r="K15" s="7">
+      <c r="K15" s="6">
         <v>37</v>
       </c>
-      <c r="L15" s="7">
+      <c r="L15" s="6">
         <v>732</v>
       </c>
-      <c r="M15" s="7">
+      <c r="M15" s="6">
         <v>20</v>
       </c>
-      <c r="N15" s="7">
+      <c r="N15" s="6">
         <v>414</v>
       </c>
-      <c r="O15" s="7">
+      <c r="O15" s="6">
         <v>11</v>
       </c>
-      <c r="P15" s="7">
+      <c r="P15" s="6">
         <v>354</v>
       </c>
-      <c r="Q15" s="7">
+      <c r="Q15" s="6">
         <v>19</v>
       </c>
-      <c r="R15" s="7">
+      <c r="R15" s="6">
         <v>377</v>
       </c>
-      <c r="S15" s="7">
+      <c r="S15" s="6">
         <v>15</v>
       </c>
-      <c r="T15" s="7">
+      <c r="T15" s="6">
         <v>434</v>
       </c>
-      <c r="U15" s="7">
+      <c r="U15" s="6">
         <v>28</v>
       </c>
-      <c r="V15" s="7">
+      <c r="V15" s="6">
         <v>650</v>
       </c>
-      <c r="W15" s="7">
+      <c r="W15" s="6">
         <v>19</v>
       </c>
-      <c r="X15" s="7">
+      <c r="X15" s="6">
         <v>460</v>
       </c>
-      <c r="Y15" s="7">
+      <c r="Y15" s="6">
         <v>11</v>
       </c>
-      <c r="Z15" s="7">
+      <c r="Z15" s="6">
         <v>466</v>
       </c>
-      <c r="AA15" s="7">
+      <c r="AA15" s="6">
         <v>12</v>
       </c>
-      <c r="AB15" s="7">
+      <c r="AB15" s="6">
         <v>470</v>
       </c>
-      <c r="AC15" s="7">
+      <c r="AC15" s="6">
         <v>6</v>
       </c>
-      <c r="AD15" s="7">
+      <c r="AD15" s="6">
         <v>472</v>
       </c>
-      <c r="AE15" s="7">
+      <c r="AE15" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="7">
+      <c r="B16" s="6">
         <v>319</v>
       </c>
-      <c r="C16" s="7">
+      <c r="C16" s="6">
         <v>26</v>
       </c>
-      <c r="D16" s="7">
+      <c r="D16" s="6">
         <v>0</v>
       </c>
-      <c r="E16" s="7" t="s">
+      <c r="E16" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="F16" s="7">
+      <c r="F16" s="6">
         <v>0</v>
       </c>
-      <c r="G16" s="7" t="s">
+      <c r="G16" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="H16" s="7">
+      <c r="H16" s="6">
         <v>420</v>
       </c>
-      <c r="I16" s="7">
+      <c r="I16" s="6">
         <v>52</v>
       </c>
-      <c r="J16" s="7">
+      <c r="J16" s="6">
         <v>270</v>
       </c>
-      <c r="K16" s="7" t="s">
+      <c r="K16" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="L16" s="7">
+      <c r="L16" s="6">
         <v>395</v>
       </c>
-      <c r="M16" s="7">
+      <c r="M16" s="6">
         <v>33</v>
       </c>
-      <c r="N16" s="7">
+      <c r="N16" s="6">
         <v>611</v>
       </c>
-      <c r="O16" s="7">
+      <c r="O16" s="6">
         <v>28</v>
       </c>
-      <c r="P16" s="7">
+      <c r="P16" s="6">
         <v>365</v>
       </c>
-      <c r="Q16" s="7">
+      <c r="Q16" s="6">
         <v>19</v>
       </c>
-      <c r="R16" s="7">
+      <c r="R16" s="6">
         <v>393</v>
       </c>
-      <c r="S16" s="7">
+      <c r="S16" s="6">
         <v>21</v>
       </c>
-      <c r="T16" s="7">
+      <c r="T16" s="6">
         <v>285</v>
       </c>
-      <c r="U16" s="7">
+      <c r="U16" s="6">
         <v>22</v>
       </c>
-      <c r="V16" s="7">
+      <c r="V16" s="6">
         <v>388</v>
       </c>
-      <c r="W16" s="7">
+      <c r="W16" s="6">
         <v>24</v>
       </c>
-      <c r="X16" s="7">
+      <c r="X16" s="6">
         <v>558</v>
       </c>
-      <c r="Y16" s="7">
+      <c r="Y16" s="6">
         <v>16</v>
       </c>
-      <c r="Z16" s="7">
+      <c r="Z16" s="6">
         <v>481</v>
       </c>
-      <c r="AA16" s="7">
+      <c r="AA16" s="6">
         <v>12</v>
       </c>
-      <c r="AB16" s="7">
+      <c r="AB16" s="6">
         <v>434</v>
       </c>
-      <c r="AC16" s="7">
+      <c r="AC16" s="6">
         <v>9</v>
       </c>
-      <c r="AD16" s="7">
+      <c r="AD16" s="6">
         <v>459</v>
       </c>
-      <c r="AE16" s="7">
+      <c r="AE16" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="7">
+      <c r="B17" s="6">
         <v>327</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="6">
         <v>4</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="6">
         <v>231</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="6">
         <v>7</v>
       </c>
-      <c r="F17" s="7">
+      <c r="F17" s="6">
         <v>285</v>
       </c>
-      <c r="G17" s="7">
+      <c r="G17" s="6">
         <v>8</v>
       </c>
-      <c r="H17" s="7">
+      <c r="H17" s="6">
         <v>271</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="6">
         <v>7</v>
       </c>
-      <c r="J17" s="7">
+      <c r="J17" s="6">
         <v>246</v>
       </c>
-      <c r="K17" s="7">
+      <c r="K17" s="6">
         <v>5</v>
       </c>
-      <c r="L17" s="7">
+      <c r="L17" s="6">
         <v>397</v>
       </c>
-      <c r="M17" s="7">
+      <c r="M17" s="6">
         <v>8</v>
       </c>
-      <c r="N17" s="7">
+      <c r="N17" s="6">
         <v>373</v>
       </c>
-      <c r="O17" s="7">
+      <c r="O17" s="6">
         <v>6</v>
       </c>
-      <c r="P17" s="7">
+      <c r="P17" s="6">
         <v>305</v>
       </c>
-      <c r="Q17" s="7">
+      <c r="Q17" s="6">
         <v>6</v>
       </c>
-      <c r="R17" s="7">
+      <c r="R17" s="6">
         <v>387</v>
       </c>
-      <c r="S17" s="7">
+      <c r="S17" s="6">
         <v>6</v>
       </c>
-      <c r="T17" s="7">
+      <c r="T17" s="6">
         <v>412</v>
       </c>
-      <c r="U17" s="7">
+      <c r="U17" s="6">
         <v>10</v>
       </c>
-      <c r="V17" s="7">
+      <c r="V17" s="6">
         <v>352</v>
       </c>
-      <c r="W17" s="7">
+      <c r="W17" s="6">
         <v>9</v>
       </c>
-      <c r="X17" s="7">
+      <c r="X17" s="6">
         <v>404</v>
       </c>
-      <c r="Y17" s="7">
+      <c r="Y17" s="6">
         <v>6</v>
       </c>
-      <c r="Z17" s="7">
+      <c r="Z17" s="6">
         <v>382</v>
       </c>
-      <c r="AA17" s="7">
+      <c r="AA17" s="6">
         <v>5</v>
       </c>
-      <c r="AB17" s="7">
+      <c r="AB17" s="6">
         <v>403</v>
       </c>
-      <c r="AC17" s="7">
+      <c r="AC17" s="6">
         <v>4</v>
       </c>
-      <c r="AD17" s="7">
+      <c r="AD17" s="6">
         <v>347</v>
       </c>
-      <c r="AE17" s="7">
+      <c r="AE17" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:31" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1412175/594006</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -1547,191 +1544,191 @@
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of microhabitats on standing living trees</t>
+            <t xml:space="preserve">nombre de microhabitats sur les arbres vifs sur pied</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #401</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">time of last treatment (in 50-year classes )</t>
+            <t xml:space="preserve">date de la dernière intervention (classes de 50 ans)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1290</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>