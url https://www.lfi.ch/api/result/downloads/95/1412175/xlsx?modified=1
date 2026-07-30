--- v2 (2026-04-22)
+++ v3 (2026-07-30)
@@ -14,371 +14,371 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>date de la dernière intervention (classes de 50 ans)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anzahl Mikrohabitate an stehenden lebenden Bäumen</t>
+  </si>
+  <si>
+    <t>Zeitpunkt des letzten Eingriffs (50-Jahres-Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: n/ha</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Stk./ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...57 lines deleted...]
-    <t>n/ha</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Stk./ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>il y a =50 ans</t>
-[...8 lines deleted...]
-    <t>total</t>
+    <t>vor =50 Jahren</t>
+  </si>
+  <si>
+    <t>vor 51-100 Jahren</t>
+  </si>
+  <si>
+    <t>vor &gt;100 Jahren oder nie genutzt</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1412175/594006</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">nombre de microhabitats sur les arbres vifs sur pied</t>
+      <t xml:space="preserve">Anzahl Mikrohabitate an stehenden lebenden Bäumen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #401</t>
     </r>
   </si>
   <si>
-    <t>Nombre de microhabitats sur des arbres et arbustes vifs sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Sont considérés comme microhabitats: fructification de champignons, tronc recouvert à plus de 10% de mousses, de lichens ou de lierre, loge de pic, cavité peu profonde, large fente, poche d'écorce, bris récent, dendrotelme, chancre ou loupe, concavité racinaire, cavité profonde, bois exposé (d'une surface supérieure à la paume d'une main), cime sèche, coulée de résine, dégâts d'insectes (pied de tronc/tronc/tige), &gt;20% de branches sèches.</t>
+    <t>Anzahl Mikrohabitate an stehenden lebenden Bäumen und Sträuchern ab 12 cm Brusthöhendurchmesser (BHD). Als Mikrohabitate gelten: Pilzfruchtkörper; Stamm zu mehr als 10% mit Moosen, Flechten oder Efeu bewachsen; Spechtbruthöhle; flache Baumhöhle; breiter Spalt; Rindentasche; frischer Bruch; Dendrotelm; Krebs oder Maserknollen; Stammfusshöhle; tiefe Baumhöhle; Holzkörper frei ab einer Handfläche; gipfeldürr; Harzfluss; Insektenschaden (Stammfuss/Stamm/Schaft); &gt;20% Dürrastanteil.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">date de la dernière intervention (classes de 50 ans)</t>
+      <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (50-Jahres-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1290</t>
     </r>
   </si>
   <si>
-    <t>Nombre d'années depuis la dernière intervention sylvicole, en classes de 50 ans. Les interventions sylvicoles comprennent les interventions d'exploitation et d'entretien, les plantations et le reboisement, ainsi que les interventions sanitaires et de sécurité. Source: enquête auprès des services forestiers (MID 607: Nombre d'années depuis la dernière intervention)</t>
+    <t>Anzahl Jahre seit dem letzten waldbaulichen Eingriff in Klassen zu 50 Jahren. Als waldbauliche Eingriffe gelten Nutzungs- und Pflegeeingriffe, Pflanzungen und Aufforstungen sowie Sanitär- und Sicherheitseingriffe. Grundlage: Forstdienstbefragung (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,80 +730,80 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="64.699" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
@@ -1484,51 +1484,51 @@
         <v>403</v>
       </c>
       <c r="AC17" s="6">
         <v>4</v>
       </c>
       <c r="AD17" s="6">
         <v>347</v>
       </c>
       <c r="AE17" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:31" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1412175/594006</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -1544,191 +1544,191 @@
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">nombre de microhabitats sur les arbres vifs sur pied</t>
+            <t xml:space="preserve">Anzahl Mikrohabitate an stehenden lebenden Bäumen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #401</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">date de la dernière intervention (classes de 50 ans)</t>
+            <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (50-Jahres-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1290</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>