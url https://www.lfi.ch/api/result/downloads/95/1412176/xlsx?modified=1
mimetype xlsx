--- v1 (2026-01-09)
+++ v2 (2026-04-22)
@@ -14,347 +14,347 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>time of last treatment (in 50-year classes )</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>nombre de microhabitats sur les arbres vifs sur pied</t>
+  </si>
+  <si>
+    <t>date de la dernière intervention (classes de 50 ans)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: n/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>biogeographical region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Northern Alps</t>
-[...11 lines deleted...]
-    <t>Switzerland</t>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>=50 years ago</t>
-[...5 lines deleted...]
-    <t>&gt;100 years ago or never</t>
+    <t>il y a =50 ans</t>
+  </si>
+  <si>
+    <t>il y a 51-100 ans</t>
+  </si>
+  <si>
+    <t>il y a &gt;100 ans ou jamais aucune intervention</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1412176/594007</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of microhabitats on standing living trees</t>
+      <t xml:space="preserve">nombre de microhabitats sur les arbres vifs sur pied</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #401</t>
     </r>
   </si>
   <si>
-    <t>Number of microhabitats on standing living trees and shrubs ≥12 cm in diameter at breast height (dbh). Microhabitats are defined as: fungal fruiting bodies; areas on the stem where moss, lichen or ivy covers more than 10%; woodpecker breeding cavity; shallow tree cavity; wide crack; bark pocket; fresh break; dendrotelm; canker or burr; buttress-root concavity; deep tree cavity; area of exposed bare wood larger than a hand; stag-headedness; resin flow; insect damage (foot of trunk /trunk/stem); &gt;20% dead branches.</t>
+    <t>Nombre de microhabitats sur des arbres et arbustes vifs sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Sont considérés comme microhabitats: fructification de champignons, tronc recouvert à plus de 10% de mousses, de lichens ou de lierre, loge de pic, cavité peu profonde, large fente, poche d'écorce, bris récent, dendrotelme, chancre ou loupe, concavité racinaire, cavité profonde, bois exposé (d'une surface supérieure à la paume d'une main), cime sèche, coulée de résine, dégâts d'insectes (pied de tronc/tronc/tige), &gt;20% de branches sèches.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">time of last treatment (in 50-year classes )</t>
+      <t xml:space="preserve">date de la dernière intervention (classes de 50 ans)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1290</t>
     </r>
   </si>
   <si>
-    <t>Number of years since the last silvicultural treatment – in classes of 50 years. Silvicultural treatments include harvesting and tending interventions, planting and afforestation, as well as sanitary and safety interventions. Reference: Forest Service Survey (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Nombre d'années depuis la dernière intervention sylvicole, en classes de 50 ans. Les interventions sylvicoles comprennent les interventions d'exploitation et d'entretien, les plantations et le reboisement, ainsi que les interventions sanitaires et de sécurité. Source: enquête auprès des services forestiers (MID 607: Nombre d'années depuis la dernière intervention)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -373,66 +373,63 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -709,51 +706,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="64.699" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -867,479 +864,479 @@
         <v>17</v>
       </c>
       <c r="J12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="7">
+      <c r="B13" s="6">
         <v>0</v>
       </c>
-      <c r="C13" s="7" t="s">
+      <c r="C13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D13" s="6">
         <v>0</v>
       </c>
-      <c r="E13" s="7" t="s">
+      <c r="E13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="7">
+      <c r="F13" s="6">
         <v>458</v>
       </c>
-      <c r="G13" s="7" t="s">
+      <c r="G13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="7">
+      <c r="H13" s="6">
         <v>0</v>
       </c>
-      <c r="I13" s="7" t="s">
+      <c r="I13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="7">
+      <c r="J13" s="6">
         <v>0</v>
       </c>
-      <c r="K13" s="7" t="s">
+      <c r="K13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="7">
+      <c r="L13" s="6">
         <v>0</v>
       </c>
-      <c r="M13" s="7" t="s">
+      <c r="M13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="7">
+      <c r="N13" s="6">
         <v>458</v>
       </c>
-      <c r="O13" s="7" t="s">
+      <c r="O13" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="7">
+      <c r="B14" s="6">
         <v>291</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C14" s="6">
         <v>4</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D14" s="6">
         <v>256</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="6">
         <v>4</v>
       </c>
-      <c r="F14" s="7">
+      <c r="F14" s="6">
         <v>357</v>
       </c>
-      <c r="G14" s="7">
+      <c r="G14" s="6">
         <v>3</v>
       </c>
-      <c r="H14" s="7">
+      <c r="H14" s="6">
         <v>349</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I14" s="6">
         <v>8</v>
       </c>
-      <c r="J14" s="7">
+      <c r="J14" s="6">
         <v>342</v>
       </c>
-      <c r="K14" s="7">
+      <c r="K14" s="6">
         <v>5</v>
       </c>
-      <c r="L14" s="7">
+      <c r="L14" s="6">
         <v>319</v>
       </c>
-      <c r="M14" s="7">
+      <c r="M14" s="6">
         <v>8</v>
       </c>
-      <c r="N14" s="7">
+      <c r="N14" s="6">
         <v>312</v>
       </c>
-      <c r="O14" s="7">
+      <c r="O14" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="7">
+      <c r="B15" s="6">
         <v>529</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C15" s="6">
         <v>12</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D15" s="6">
         <v>572</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="6">
         <v>19</v>
       </c>
-      <c r="F15" s="7">
+      <c r="F15" s="6">
         <v>464</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G15" s="6">
         <v>8</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H15" s="6">
         <v>460</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="6">
         <v>12</v>
       </c>
-      <c r="J15" s="7">
+      <c r="J15" s="6">
         <v>465</v>
       </c>
-      <c r="K15" s="7">
+      <c r="K15" s="6">
         <v>12</v>
       </c>
-      <c r="L15" s="7">
+      <c r="L15" s="6">
         <v>467</v>
       </c>
-      <c r="M15" s="7">
+      <c r="M15" s="6">
         <v>6</v>
       </c>
-      <c r="N15" s="7">
+      <c r="N15" s="6">
         <v>472</v>
       </c>
-      <c r="O15" s="7">
+      <c r="O15" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="7">
+      <c r="B16" s="6">
         <v>319</v>
       </c>
-      <c r="C16" s="7">
+      <c r="C16" s="6">
         <v>26</v>
       </c>
-      <c r="D16" s="7">
+      <c r="D16" s="6">
         <v>192</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="6">
         <v>30</v>
       </c>
-      <c r="F16" s="7">
+      <c r="F16" s="6">
         <v>428</v>
       </c>
-      <c r="G16" s="7">
+      <c r="G16" s="6">
         <v>12</v>
       </c>
-      <c r="H16" s="7">
+      <c r="H16" s="6">
         <v>556</v>
       </c>
-      <c r="I16" s="7">
+      <c r="I16" s="6">
         <v>17</v>
       </c>
-      <c r="J16" s="7">
+      <c r="J16" s="6">
         <v>484</v>
       </c>
-      <c r="K16" s="7">
+      <c r="K16" s="6">
         <v>13</v>
       </c>
-      <c r="L16" s="7">
+      <c r="L16" s="6">
         <v>437</v>
       </c>
-      <c r="M16" s="7">
+      <c r="M16" s="6">
         <v>8</v>
       </c>
-      <c r="N16" s="7">
+      <c r="N16" s="6">
         <v>459</v>
       </c>
-      <c r="O16" s="7">
+      <c r="O16" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="7">
+      <c r="B17" s="6">
         <v>306</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="6">
         <v>4</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="6">
         <v>262</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="6">
         <v>4</v>
       </c>
-      <c r="F17" s="7">
+      <c r="F17" s="6">
         <v>375</v>
       </c>
-      <c r="G17" s="7">
+      <c r="G17" s="6">
         <v>3</v>
       </c>
-      <c r="H17" s="7">
+      <c r="H17" s="6">
         <v>407</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="6">
         <v>6</v>
       </c>
-      <c r="J17" s="7">
+      <c r="J17" s="6">
         <v>379</v>
       </c>
-      <c r="K17" s="7">
+      <c r="K17" s="6">
         <v>5</v>
       </c>
-      <c r="L17" s="7">
+      <c r="L17" s="6">
         <v>402</v>
       </c>
-      <c r="M17" s="7">
+      <c r="M17" s="6">
         <v>4</v>
       </c>
-      <c r="N17" s="7">
+      <c r="N17" s="6">
         <v>347</v>
       </c>
-      <c r="O17" s="7">
+      <c r="O17" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1412176/594007</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of microhabitats on standing living trees</t>
+            <t xml:space="preserve">nombre de microhabitats sur les arbres vifs sur pied</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #401</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">time of last treatment (in 50-year classes )</t>
+            <t xml:space="preserve">date de la dernière intervention (classes de 50 ans)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1290</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>