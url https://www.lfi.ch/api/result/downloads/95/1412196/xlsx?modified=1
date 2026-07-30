--- v0 (2026-04-22)
+++ v1 (2026-07-30)
@@ -14,365 +14,365 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>étages de végétation NaiS (10 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Totholzmenge</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (10 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...9 lines deleted...]
-    <t>région de production</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...11 lines deleted...]
-    <t>Suisse</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
+    <t>obersubalpin</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>haut-montagnard</t>
-[...23 lines deleted...]
-    <t>total</t>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>obermontan (N)</t>
+  </si>
+  <si>
+    <t>untermontan (N)</t>
+  </si>
+  <si>
+    <t>unter-/obermontan (S)</t>
+  </si>
+  <si>
+    <t>submontan (N)</t>
+  </si>
+  <si>
+    <t>kollin mit Buche (S)</t>
+  </si>
+  <si>
+    <t>kollin</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch (S)</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1412196/594027</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">quantité de bois mort</t>
+      <t xml:space="preserve">Totholzmenge</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #214</t>
     </r>
   </si>
   <si>
-    <t>Volume de bois de tige des arbres et arbustes morts sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP), déduction faite du volume des morceaux de tige cassés, ainsi que volume du bois mort à terre d'au moins 7 cm de diamètre (bois fort) sans morceaux de bois fort dans les tas de branches.</t>
+    <t>Schaftholzvolumen der stehenden toten Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), reduziert um das Volumen der abgebrochenen Schaftstücke, sowie das Volumen des liegenden Totholzes ab 7 cm Durchmesser (Derbholz) ohne Derbholzstücke in Asthaufen.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005) in zehn Klassen, wobei die Klassen «hyperinsubrisch», «kollin mit Buche» und «unter-/obermontan» nur auf der Alpensüdseite (S), die Klassen «submontan», «untermontan», «obermontan» nur auf der Alpennordseite (N) und die Klassen «hochmontan», «subalpin» und «obersubalpin» auf beiden Seiten der Alpen vorkommen können. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -724,51 +724,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1369,233 +1369,233 @@
         <v>100.0</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L24" s="6">
         <v>100.0</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1412196/594027</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">quantité de bois mort</t>
+            <t xml:space="preserve">Totholzmenge</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #214</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>