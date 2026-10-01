--- v1 (2026-07-27)
+++ v2 (2026-10-01)
@@ -1,457 +1,361 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
-[...81 lines deleted...]
-    <t>Produktionsregion</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>quantité de bois mort</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (10 classes)</t>
+  </si>
+  <si>
+    <t>découpage régional: région de production</t>
+  </si>
+  <si>
+    <t>unité: 1000 m³</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...11 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 m³</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>obersubalpin</t>
+    <t>subalpin supérieur</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>hochmontan</t>
-[...194 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard supérieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur/supérieur (S)</t>
+  </si>
+  <si>
+    <t>submontagnard (N)</t>
+  </si>
+  <si>
+    <t>collinéen avec hêtre (S)</t>
+  </si>
+  <si>
+    <t>collinéen</t>
+  </si>
+  <si>
+    <t>hyperinsubrique (S)</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante [434]
+Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de production [PRODREG, 49]
+Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>quantité de bois mort [214], m³
+Volume de bois de tige des arbres et arbustes morts sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP), déduction faite du volume des morceaux de tige cassés, ainsi que volume du bois mort à terre d'au moins 7 cm de diamètre (bois fort) sans morceaux de bois fort dans les tas de branches.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (10 classes) [NAISHSTKOMB, 2632]
+Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 05:18:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, subalpin supérieur, subalpin, haut-montagnard, montagnard supérieur (N), montagnard inférieur (N), montagnard inférieur/supérieur (S), submontagnard (N), collinéen avec hêtre (S), collinéen, hyperinsubrique (S), total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -712,939 +616,1175 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M41"/>
+  <dimension ref="A1:M48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B26" sqref="B26:M48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
-[...32 lines deleted...]
-      <c r="M13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="5">
+        <v>0</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" s="5">
+        <v>0</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J13" s="5">
+        <v>0</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L13" s="5">
+        <v>0</v>
+      </c>
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
-[...17 lines deleted...]
-      <c r="H14" s="6">
+      <c r="B14" s="5">
+        <v>0</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="5">
+        <v>0</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" s="5">
+        <v>0</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H14" s="5">
         <v>881</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>26</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>211</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>43</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>1092</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
-[...5 lines deleted...]
-      <c r="D15" s="6">
+      <c r="B15" s="5">
+        <v>0</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="5">
         <v>120</v>
       </c>
-      <c r="E15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="6">
+      <c r="E15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" s="5">
         <v>843</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>32</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>4422</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>13</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>594</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>29</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>5979</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>2</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>100</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>61</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>67</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>1841</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>27</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>8071</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>8</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>1523</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>23</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>11499</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>1874</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>16</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>54</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>49</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>5492</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>12</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>3108</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>15</v>
       </c>
-      <c r="J17" s="6">
-[...5 lines deleted...]
-      <c r="L17" s="6">
+      <c r="J17" s="5">
+        <v>0</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L17" s="5">
         <v>10529</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>3586</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>12</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>2412</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>15</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>2816</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>16</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>1861</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>16</v>
       </c>
-      <c r="J18" s="6">
-[...5 lines deleted...]
-      <c r="L18" s="6">
+      <c r="J18" s="5">
+        <v>0</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L18" s="5">
         <v>10675</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
-[...23 lines deleted...]
-      <c r="J19" s="6">
+      <c r="B19" s="5">
+        <v>0</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="5">
+        <v>0</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" s="5">
+        <v>0</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" s="5">
+        <v>0</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J19" s="5">
         <v>847</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>17</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>847</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>2208</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>14</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>3484</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>10</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>443</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>26</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>410</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>29</v>
       </c>
-      <c r="J20" s="6">
-[...5 lines deleted...]
-      <c r="L20" s="6">
+      <c r="J20" s="5">
+        <v>0</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L20" s="5">
         <v>6544</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="6">
-[...23 lines deleted...]
-      <c r="J21" s="6">
+      <c r="B21" s="5">
+        <v>0</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="5">
+        <v>0</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" s="5">
+        <v>0</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" s="5">
+        <v>0</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J21" s="5">
         <v>2028</v>
       </c>
-      <c r="K21" s="6">
+      <c r="K21" s="5">
         <v>14</v>
       </c>
-      <c r="L21" s="6">
+      <c r="L21" s="5">
         <v>2028</v>
       </c>
-      <c r="M21" s="6">
+      <c r="M21" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="6">
+      <c r="B22" s="5">
         <v>1</v>
       </c>
-      <c r="C22" s="6">
+      <c r="C22" s="5">
         <v>100</v>
       </c>
-      <c r="D22" s="6">
+      <c r="D22" s="5">
         <v>104</v>
       </c>
-      <c r="E22" s="6">
+      <c r="E22" s="5">
         <v>46</v>
       </c>
-      <c r="F22" s="6">
-[...5 lines deleted...]
-      <c r="H22" s="6">
+      <c r="F22" s="5">
+        <v>0</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" s="5">
         <v>230</v>
       </c>
-      <c r="I22" s="6">
+      <c r="I22" s="5">
         <v>28</v>
       </c>
-      <c r="J22" s="6">
+      <c r="J22" s="5">
         <v>167</v>
       </c>
-      <c r="K22" s="6">
+      <c r="K22" s="5">
         <v>38</v>
       </c>
-      <c r="L22" s="6">
+      <c r="L22" s="5">
         <v>503</v>
       </c>
-      <c r="M22" s="6">
+      <c r="M22" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B23" s="6">
-[...23 lines deleted...]
-      <c r="J23" s="6">
+      <c r="B23" s="5">
+        <v>0</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" s="5">
+        <v>0</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" s="5">
+        <v>0</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H23" s="5">
+        <v>0</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J23" s="5">
         <v>241</v>
       </c>
-      <c r="K23" s="6">
+      <c r="K23" s="5">
         <v>52</v>
       </c>
-      <c r="L23" s="6">
+      <c r="L23" s="5">
         <v>241</v>
       </c>
-      <c r="M23" s="6">
+      <c r="M23" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="5" t="s">
+      <c r="A24" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="5">
         <v>7671</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="5">
         <v>7</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="5">
         <v>6236</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="5">
         <v>8</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="5">
         <v>11436</v>
       </c>
-      <c r="G24" s="6">
+      <c r="G24" s="5">
         <v>8</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H24" s="5">
         <v>18982</v>
       </c>
-      <c r="I24" s="6">
+      <c r="I24" s="5">
         <v>5</v>
       </c>
-      <c r="J24" s="6">
+      <c r="J24" s="5">
         <v>5611</v>
       </c>
-      <c r="K24" s="6">
+      <c r="K24" s="5">
         <v>9</v>
       </c>
-      <c r="L24" s="6">
+      <c r="L24" s="5">
         <v>49936</v>
       </c>
-      <c r="M24" s="6">
+      <c r="M24" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A25" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M25" s="3"/>
+      <c r="A25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A28" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A31" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
     </row>
     <row r="34" spans="1:13">
-      <c r="A34" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
     </row>
     <row r="37" spans="1:13">
-      <c r="A37" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A37" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
     </row>
     <row r="40" spans="1:13">
-      <c r="A40" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A40" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A25:M25"/>
-    <mergeCell ref="A28:M28"/>
-[...8 lines deleted...]
-    <mergeCell ref="A41:M41"/>
+    <mergeCell ref="A26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="B44:M44"/>
+    <mergeCell ref="B45:M45"/>
+    <mergeCell ref="B46:M46"/>
+    <mergeCell ref="B47:M47"/>
+    <mergeCell ref="B48:M48"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>