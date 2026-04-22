--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -17,389 +17,389 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>lunghezza del margine boschivo (foto aeree)</t>
-[...2 lines deleted...]
-    <t>fasce vegetazionali NaiS (10 classi)</t>
+    <t>longueur de la lisière (photos aériennes)</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: superficie totale</t>
+      <t xml:space="preserve">: surface totale</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...47 lines deleted...]
-    <t>Svizzera</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
-[...29 lines deleted...]
-    <t>totale</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard supérieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur/supérieur (S)</t>
+  </si>
+  <si>
+    <t>submontagnard (N)</t>
+  </si>
+  <si>
+    <t>collinéen avec hêtre (S)</t>
+  </si>
+  <si>
+    <t>collinéen</t>
+  </si>
+  <si>
+    <t>hyperinsubrique (S)</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1412765/594596</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">lunghezza del margine boschivo (foto aeree)</t>
+      <t xml:space="preserve">longueur de la lisière (photos aériennes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #8</t>
     </r>
   </si>
   <si>
-    <t>Lunghezza del margine boschivo calcolato sulla base dei poligoni del margine determinati sulle foto aeree.</t>
+    <t>Longueur de la lisière calculée sur la base des polygonales de la lisière déterminées sur les photos aériennes.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (10 classi)</t>
+      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005) in dieci classi, dove le classi «iperinsubrica», «collinare con faggio» e «montana inferiore/superiore» possono essere presenti solo a Sud delle Alpi (S), le classi «submontana», «montana inferiore», «montana superiore» solo sul versante settentrionale delle Alpi (N) e le classi «altimontana», «subalpina» e «subalpina superiore» su entrambi i versanti delle Alpi. Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie totale</t>
+      <t xml:space="preserve">surface totale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #435</t>
     </r>
   </si>
   <si>
-    <t>Superficie della Svizzera o di una sua regione (ad es. Regione di produzione, Cantone) indipendentemente dalla sua copertura. Nell'IFN la superficie totale è composta da «bosco senza arbusteto», «arbusteto» e «non bosco».</t>
+    <t>Surface de la Suisse ou d'une région (p. ex. région de production, canton) indépendamment de sa couverture végétale. Dans l'IFN, la surface totale se compose des éléments «forêt sans la forêt buissonnante», «forêt buissonnante» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -751,51 +751,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -2170,51 +2170,51 @@
         <v>100.0</v>
       </c>
       <c r="AC24" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD24" s="6">
         <v>100.0</v>
       </c>
       <c r="AE24" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1412765/594596</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
@@ -2230,191 +2230,191 @@
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="3"/>
       <c r="Y25" s="3"/>
       <c r="Z25" s="3"/>
       <c r="AA25" s="3"/>
       <c r="AB25" s="3"/>
       <c r="AC25" s="3"/>
       <c r="AD25" s="3"/>
       <c r="AE25" s="3"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">lunghezza del margine boschivo (foto aeree)</t>
+            <t xml:space="preserve">longueur de la lisière (photos aériennes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #8</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:31" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (10 classi)</t>
+            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:31" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="34" spans="1:31">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:31" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="37" spans="1:31">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie totale</t>
+            <t xml:space="preserve">surface totale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #435</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:31" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:31" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>