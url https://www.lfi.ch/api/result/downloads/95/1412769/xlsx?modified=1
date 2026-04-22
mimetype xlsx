--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,368 +14,368 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>fasce vegetazionali NaiS (10 classi)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldrandlänge (Luftbild)</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (10 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: superficie totale</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Gesamtfläche</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
-[...29 lines deleted...]
-    <t>totale</t>
+    <t>obersubalpin</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>obermontan (N)</t>
+  </si>
+  <si>
+    <t>untermontan (N)</t>
+  </si>
+  <si>
+    <t>unter-/obermontan (S)</t>
+  </si>
+  <si>
+    <t>submontan (N)</t>
+  </si>
+  <si>
+    <t>kollin mit Buche (S)</t>
+  </si>
+  <si>
+    <t>kollin</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch (S)</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1412769/594600</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">lunghezza del margine boschivo (foto aeree)</t>
+      <t xml:space="preserve">Waldrandlänge (Luftbild)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #8</t>
     </r>
   </si>
   <si>
-    <t>Lunghezza del margine boschivo calcolato sulla base dei poligoni del margine determinati sulle foto aeree.</t>
+    <t>Länge des Waldrandes, berechnet anhand der im Luftbild ermittelten Waldbegrenzungslinien.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (10 classi)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005) in dieci classi, dove le classi «iperinsubrica», «collinare con faggio» e «montana inferiore/superiore» possono essere presenti solo a Sud delle Alpi (S), le classi «submontana», «montana inferiore», «montana superiore» solo sul versante settentrionale delle Alpi (N) e le classi «altimontana», «subalpina» e «subalpina superiore» su entrambi i versanti delle Alpi. Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005) in zehn Klassen, wobei die Klassen «hyperinsubrisch», «kollin mit Buche» und «unter-/obermontan» nur auf der Alpensüdseite (S), die Klassen «submontan», «untermontan», «obermontan» nur auf der Alpennordseite (N) und die Klassen «hochmontan», «subalpin» und «obersubalpin» auf beiden Seiten der Alpen vorkommen können. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie totale</t>
+      <t xml:space="preserve">Gesamtfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #435</t>
     </r>
   </si>
   <si>
-    <t>Superficie della Svizzera o di una sua regione (ad es. Regione di produzione, Cantone) indipendentemente dalla sua copertura. Nell'IFN la superficie totale è composta da «bosco senza arbusteto», «arbusteto» e «non bosco».</t>
+    <t xml:space="preserve">Fläche der Schweiz oder einer Region (z.B. Produktionsregion, Kanton) unabhängig von ihrem Bewuchs. Im LFI setzt sich die Gesamtfläche aus den Komponenten «Wald ohne Gebüschwald», «Gebüschwald» und «Nichtwald» zusammen. Die Probefläche kann auch für die Feldaufnahmegruppe unzugänglich sein.  </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,51 +727,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1458,235 +1458,235 @@
         <v>100.0</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N24" s="6">
         <v>100.0</v>
       </c>
       <c r="O24" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1412769/594600</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">lunghezza del margine boschivo (foto aeree)</t>
+            <t xml:space="preserve">Waldrandlänge (Luftbild)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #8</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (10 classi)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie totale</t>
+            <t xml:space="preserve">Gesamtfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #435</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>