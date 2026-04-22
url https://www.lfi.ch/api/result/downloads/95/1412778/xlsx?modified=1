--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -17,365 +17,365 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>proporzione del margine boschivo</t>
-[...2 lines deleted...]
-    <t>zona circostante il margine boschivo</t>
+    <t>proportion de lisière</t>
+  </si>
+  <si>
+    <t>alentours de la lisière</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: margine boschivo fino alla fascia montana IFN2-IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: lisière jusqu'à l'étage montagnard, IFN2-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...27 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>area urbana</t>
-[...32 lines deleted...]
-    <t>totale</t>
+    <t>habitation</t>
+  </si>
+  <si>
+    <t>champ, vigne</t>
+  </si>
+  <si>
+    <t>prairie grasse</t>
+  </si>
+  <si>
+    <t>prairie grasse avec arbres isolés</t>
+  </si>
+  <si>
+    <t>pâturage</t>
+  </si>
+  <si>
+    <t>pâturage boisé</t>
+  </si>
+  <si>
+    <t>mégaphorbiaies</t>
+  </si>
+  <si>
+    <t>prairie maigre</t>
+  </si>
+  <si>
+    <t>zone humide</t>
+  </si>
+  <si>
+    <t>cours d'eau</t>
+  </si>
+  <si>
+    <t>rochers, éboulis</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1412778/594609</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione del margine boschivo</t>
+      <t xml:space="preserve">proportion de lisière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #124</t>
     </r>
   </si>
   <si>
-    <t>Proporzione di margine boschivo che presenta una certa caratteristica (ad es. diversità strutturale, diversità delle specie legnose, struttura del margine boschivo) rispetto al margine boschivo totale. Il margine boschivo è definito come la zona di transizione o limite tra il bosco ed altri elementi del paesaggio.</t>
+    <t>Proportion de lisière présentant une certaine caractéristique (p. ex. diversité structurelle, diversité des espèces ligneuses, structure de la lisière) par rapport à la lisière totale. La lisière est ici définie comme le domaine de transition ou la limite entre la forêt et d’autres éléments du paysage.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zona circostante il margine boschivo</t>
+      <t xml:space="preserve">alentours de la lisière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #582</t>
     </r>
   </si>
   <si>
-    <t>Caratterizzazione del campo aperto che confina con il margine boschivo, in 11 classi. Fonte: rilievo sul terreno (MID 46: Waldrandumgebung)</t>
+    <t>Caractérisation du milieu ouvert adjacent à la lisière de la forêt, en onze classes. Source: relevé de terrain (MID 46: Waldrandumgebung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">margine boschivo fino alla fascia montana IFN2-IFN5</t>
+      <t xml:space="preserve">lisière jusqu'à l'étage montagnard, IFN2-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2675</t>
     </r>
   </si>
   <si>
-    <t>Margine boschivo nelle fasce vegetazionali NaiS iperinsubrica, collinare, collinare con faggio, submontana, montana inferiore, montana superiore, montana inferiore/superiore ed altimontana, che è stato rilevato negli inventari IFN2, IFN3, IFN4 ed IFN5. Fonte: rilievo sul terreno (MID 29: Waldrandbeschreibung)</t>
+    <t>Lisière de forêt aux étages de végétation NaiS hyperinsubrique, collinéen, collinéen avec hêtre, submontagnard, montagnard inférieur, montagnard supérieur, montagnard inférieur/supérieur et montagnard supérieur, qui a été recensée lors des quatre inventaires IFN2, IFN3, IFN4 et IFN5. Source: relevé de terrain (MID 29: Waldrandbeschreibung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,51 +727,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1413,233 +1413,233 @@
         <v>100.0</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L25" s="6">
         <v>100.0</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="21.75">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1412778/594609</t>
           </r>
         </is>
       </c>
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione del margine boschivo</t>
+            <t xml:space="preserve">proportion de lisière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #124</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zona circostante il margine boschivo</t>
+            <t xml:space="preserve">alentours de la lisière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #582</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">margine boschivo fino alla fascia montana IFN2-IFN5</t>
+            <t xml:space="preserve">lisière jusqu'à l'étage montagnard, IFN2-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2675</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>