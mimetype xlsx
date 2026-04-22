--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,371 +14,371 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Waldrandumgebung</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proportion de lisière</t>
+  </si>
+  <si>
+    <t>alentours de la lisière</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeografische Region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Waldrand bis montane Stufe LFI4/LFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: lisière jusqu'à l'étage montagnard, IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>biogeografische Region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Siedlung</t>
-[...32 lines deleted...]
-    <t>Total</t>
+    <t>habitation</t>
+  </si>
+  <si>
+    <t>champ, vigne</t>
+  </si>
+  <si>
+    <t>prairie grasse</t>
+  </si>
+  <si>
+    <t>prairie grasse avec arbres isolés</t>
+  </si>
+  <si>
+    <t>pâturage</t>
+  </si>
+  <si>
+    <t>pâturage boisé</t>
+  </si>
+  <si>
+    <t>mégaphorbiaies</t>
+  </si>
+  <si>
+    <t>prairie maigre</t>
+  </si>
+  <si>
+    <t>zone humide</t>
+  </si>
+  <si>
+    <t>cours d'eau</t>
+  </si>
+  <si>
+    <t>rochers, éboulis</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1412787/594618</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldrandanteil</t>
+      <t xml:space="preserve">proportion de lisière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #124</t>
     </r>
   </si>
   <si>
-    <t>Anteil des Waldrandes mit einer bestimmten Eigenschaft (z.B. Strukturvielfalt, Gehölzartenvielfalt, Waldrandaufbau) am gesamten Waldrand. Dabei ist der Waldrand der Grenz- oder Übergangsbereich zwischen der Vegetationsform Wald und anderen Elementen der Landschaft.</t>
+    <t>Proportion de lisière présentant une certaine caractéristique (p. ex. diversité structurelle, diversité des espèces ligneuses, structure de la lisière) par rapport à la lisière totale. La lisière est ici définie comme le domaine de transition ou la limite entre la forêt et d’autres éléments du paysage.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldrandumgebung</t>
+      <t xml:space="preserve">alentours de la lisière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #582</t>
     </r>
   </si>
   <si>
-    <t>Charakterisierung des an den Waldrand angrenzenden Freilands in elf Klassen. Grundlage: Feldaufnahme (MID 46: Waldrandumgebung)</t>
+    <t>Caractérisation du milieu ouvert adjacent à la lisière de la forêt, en onze classes. Source: relevé de terrain (MID 46: Waldrandumgebung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeografische Region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldrand bis montane Stufe LFI4/LFI5</t>
+      <t xml:space="preserve">lisière jusqu'à l'étage montagnard, IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2676</t>
     </r>
   </si>
   <si>
-    <t>Waldrand in den NaiS-Vegetationshöhenstufen hyperinsubrisch, kollin, kollin mit Buche, submontan, untermontan, obermontan, unter-/obermontan und hochmontan, der in den zwei Inventuren LFI4 und LFI5 erfasst worden war. Grundlage: Feldaufnahme (MID 29: Waldrandbeschreibung)</t>
+    <t>Lisière aux étages de végétation NaiS hyperinsubrique, collinéen, collinéen avec hêtre, submontagnard, montagnard inférieur, montagnard supérieur, montagnard inférieur/supérieur et montagnard supérieur, qui a été recensée lors des deux inventaires IFN4 et IFN5. Source: relevé de terrain (MID 29: Waldrandbeschreibung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,51 +730,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1508,235 +1508,235 @@
         <v>100.0</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N25" s="6">
         <v>100.0</v>
       </c>
       <c r="O25" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="21.75">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1412787/594618</t>
           </r>
         </is>
       </c>
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldrandanteil</t>
+            <t xml:space="preserve">proportion de lisière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #124</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldrandumgebung</t>
+            <t xml:space="preserve">alentours de la lisière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #582</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeografische Region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldrand bis montane Stufe LFI4/LFI5</t>
+            <t xml:space="preserve">lisière jusqu'à l'étage montagnard, IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2676</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>