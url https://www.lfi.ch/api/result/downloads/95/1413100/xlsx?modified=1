--- v1 (2026-01-23)
+++ v2 (2026-07-29)
@@ -17,400 +17,400 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>proporzione di aree di saggio in bosco</t>
-[...2 lines deleted...]
-    <t>superficie della chiaria più grande (5 classi) · fasce vegetazionali NaiS (6 classi)</t>
+    <t>proportion de placettes en forêt</t>
+  </si>
+  <si>
+    <t>surface de la plus grande trouée (5 classes) · étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco di protezione (2022): bosco IFN4/IFN5</t>
+      <t xml:space="preserve">: forêts protectrices (2022): forêt IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...26 lines deleted...]
-    <t>fasce vegetazionali NaiS (6 classi)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>surface de la plus grande trouée (5 classes)</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
-[...32 lines deleted...]
-    <t>chiaria molto grande (&gt;5000 m2)</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>pas de trouée (&lt;100 m2)</t>
+  </si>
+  <si>
+    <t>petite trouée (100-500 m2)</t>
+  </si>
+  <si>
+    <t>trouée moyenne (500-1000 m2)</t>
+  </si>
+  <si>
+    <t>grande trouée (1000-5000 m2)</t>
+  </si>
+  <si>
+    <t>très grande trouée (&gt;5000 m2)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1413100/594931</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+      <t xml:space="preserve">proportion de placettes en forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proporzione di aree di saggio che corrispondono alla definizione di bosco dell'IFN, ossia che sono coperte da "bosco senza gli arbusteti" o da "arbusteti".</t>
+    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie della chiaria più grande (5 classi)</t>
+      <t xml:space="preserve">surface de la plus grande trouée (5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1338</t>
     </r>
   </si>
   <si>
-    <t>Aree di saggio senza/con chiarie ≥100 m² (misurate da bordo della chioma a bordo della chioma), che intersecano l'area di interpretazione (50 × 50 m), classificate in base all'estensione della chiaria più grande. Fonte: interpretazione di foto aeree.</t>
+    <t>Placettes d'échantillonnage avec/sans trouées ≥100 m² d'un bord de couronne à l'autre recoupant la surface d'interprétation (50 × 50 m), classées en fonction de la surface de la plus grande trouée. Source: interprétation des photos aériennes</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione (2022): bosco IFN4/IFN5</t>
+      <t xml:space="preserve">forêts protectrices (2022): forêt IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2683</t>
     </r>
   </si>
   <si>
-    <t>Superficie che sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026) soddisfava la definizione di bosco secondo l'IFN (ossia «bosco esclusi gli arbusteti» o «arbusteto») e si trova all'interno del bosco di protezione definito dai Cantoni nel 2022 in base ai criteri armonizzati di SilvaProtect-CH (Losey &amp; Wehrli 2013)</t>
+    <t>Zone correspondant à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026) à la définition de «forêt» (c'est-à-dire «forêt sans la forêt buissonnante ou «forêt buissonnante») et située dans une forêt protectrice délimitée en 2022 par les cantons selon les critères harmonisés de Silvaprotect-CH (Losey et Wehrli 2013).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -762,52 +762,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -3287,268 +3287,268 @@
         <v>100.0</v>
       </c>
       <c r="L68" s="6" t="s">
         <v>20</v>
       </c>
       <c r="M68" s="6">
         <v>100.0</v>
       </c>
       <c r="N68" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:14" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1413100/594931</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3"/>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
       <c r="M69" s="3"/>
       <c r="N69" s="3"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+            <t xml:space="preserve">proportion de placettes en forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:14" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie della chiaria più grande (5 classi)</t>
+            <t xml:space="preserve">surface de la plus grande trouée (5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1338</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:14" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:14" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="81" spans="1:14">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:14" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="84" spans="1:14">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione (2022): bosco IFN4/IFN5</t>
+            <t xml:space="preserve">forêts protectrices (2022): forêt IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2683</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:14" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:14" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>