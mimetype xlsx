--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -17,371 +17,371 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie forestale secondo l'attività ricreativa</t>
-[...2 lines deleted...]
-    <t>uso ricreativo</t>
+    <t>surface forestière selon l'activité récréative</t>
+  </si>
+  <si>
+    <t>utilisation récréative</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessuna attività</t>
-[...35 lines deleted...]
-    <t>totale</t>
+    <t>aucune activité</t>
+  </si>
+  <si>
+    <t>promenade</t>
+  </si>
+  <si>
+    <t>randonnée</t>
+  </si>
+  <si>
+    <t>jogging</t>
+  </si>
+  <si>
+    <t>cyclisme</t>
+  </si>
+  <si>
+    <t>VTT</t>
+  </si>
+  <si>
+    <t>ski ou snowboard</t>
+  </si>
+  <si>
+    <t>ski de fond</t>
+  </si>
+  <si>
+    <t>randonnée en raquettes</t>
+  </si>
+  <si>
+    <t>équitation</t>
+  </si>
+  <si>
+    <t>camping, pique-nique</t>
+  </si>
+  <si>
+    <t>autres activités récréatives</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1413148/594979</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale secondo l'attività ricreativa</t>
+      <t xml:space="preserve">surface forestière selon l'activité récréative</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #393</t>
     </r>
   </si>
   <si>
-    <t>Superficie forestale per le seguenti attività ricreative: passeggiate, gite o escursioni, jogging, gite in bicicletta, escursioni con MBX, sci o snowboard, sci di fondo, escursioni con racchette da neve, equitazione, campeggio o pic-nic, altre attività di svago e nessuna attività. In un bosco possono contemporaneamente svolgersi diverse attività ricreative, per cui esso può contribuire alla superficie di differenti attività.</t>
+    <t>Surface forestière des activités récréatives suivantes: promenade, randonnée, jogging, cyclisme, VTT, ski et snowboard, ski de fond, raquettes à neige, équitation, camping, autres activités et aucune activité. Différentes activités récréatives pouvant se dérouler simultanément dans une même forêt, celle-ci peut contribuer à la surface correspondant à plusieures activités récréatives.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">uso ricreativo</t>
+      <t xml:space="preserve">utilisation récréative</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2392</t>
     </r>
   </si>
   <si>
-    <t>Aree di saggio con/senza uso ricreativo in un raggio di 100 m intorno al centro dell'area di saggio e indicazione dell'attività ricreativa (ad es. passeggiate, jogging, escursioni in mountainbike). Le attività ricreative sono registrate a partire da una frequenza di visitatori di 10 persone all'anno. Fonte: inchiesta presso il servizio forestale (MID 329: Art der aktuellen Erholungsnutzung)</t>
+    <t>Placettes d'échantillonnage avec/sans utilisation récréative dans un rayon de 100 m autour du centre de la placette et indication de l'activité (p. ex. promenade, jogging, cyclisme). Les activités récréatives sont enregistrées à partir d'une fréquence de visite de 10 personnes par an. Source: enquête auprès des services forestiers (MID 329: Type d'utilisation récréative actuelle)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -733,51 +733,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1558,235 +1558,235 @@
         <v>19</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="O26" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="21.75">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1413148/594979</t>
           </r>
         </is>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale secondo l'attività ricreativa</t>
+            <t xml:space="preserve">surface forestière selon l'activité récréative</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #393</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">uso ricreativo</t>
+            <t xml:space="preserve">utilisation récréative</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2392</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>