--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -17,368 +17,368 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie forestale secondo l'attività ricreativa</t>
-[...2 lines deleted...]
-    <t>uso ricreativo</t>
+    <t>surface forestière selon l'activité récréative</t>
+  </si>
+  <si>
+    <t>utilisation récréative</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...27 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessuna attività</t>
-[...35 lines deleted...]
-    <t>totale</t>
+    <t>aucune activité</t>
+  </si>
+  <si>
+    <t>promenade</t>
+  </si>
+  <si>
+    <t>randonnée</t>
+  </si>
+  <si>
+    <t>jogging</t>
+  </si>
+  <si>
+    <t>cyclisme</t>
+  </si>
+  <si>
+    <t>VTT</t>
+  </si>
+  <si>
+    <t>ski ou snowboard</t>
+  </si>
+  <si>
+    <t>ski de fond</t>
+  </si>
+  <si>
+    <t>randonnée en raquettes</t>
+  </si>
+  <si>
+    <t>équitation</t>
+  </si>
+  <si>
+    <t>camping, pique-nique</t>
+  </si>
+  <si>
+    <t>autres activités récréatives</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1413151/594982</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale secondo l'attività ricreativa</t>
+      <t xml:space="preserve">surface forestière selon l'activité récréative</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #393</t>
     </r>
   </si>
   <si>
-    <t>Superficie forestale per le seguenti attività ricreative: passeggiate, gite o escursioni, jogging, gite in bicicletta, escursioni con MBX, sci o snowboard, sci di fondo, escursioni con racchette da neve, equitazione, campeggio o pic-nic, altre attività di svago e nessuna attività. In un bosco possono contemporaneamente svolgersi diverse attività ricreative, per cui esso può contribuire alla superficie di differenti attività.</t>
+    <t>Surface forestière des activités récréatives suivantes: promenade, randonnée, jogging, cyclisme, VTT, ski et snowboard, ski de fond, raquettes à neige, équitation, camping, autres activités et aucune activité. Différentes activités récréatives pouvant se dérouler simultanément dans une même forêt, celle-ci peut contribuer à la surface correspondant à plusieures activités récréatives.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">uso ricreativo</t>
+      <t xml:space="preserve">utilisation récréative</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2392</t>
     </r>
   </si>
   <si>
-    <t>Aree di saggio con/senza uso ricreativo in un raggio di 100 m intorno al centro dell'area di saggio e indicazione dell'attività ricreativa (ad es. passeggiate, jogging, escursioni in mountainbike). Le attività ricreative sono registrate a partire da una frequenza di visitatori di 10 persone all'anno. Fonte: inchiesta presso il servizio forestale (MID 329: Art der aktuellen Erholungsnutzung)</t>
+    <t>Placettes d'échantillonnage avec/sans utilisation récréative dans un rayon de 100 m autour du centre de la placette et indication de l'activité (p. ex. promenade, jogging, cyclisme). Les activités récréatives sont enregistrées à partir d'une fréquence de visite de 10 personnes par an. Source: enquête auprès des services forestiers (MID 329: Type d'utilisation récréative actuelle)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,51 +730,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1457,233 +1457,233 @@
         <v>18</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L26" s="6" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="21.75">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1413151/594982</t>
           </r>
         </is>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale secondo l'attività ricreativa</t>
+            <t xml:space="preserve">surface forestière selon l'activité récréative</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #393</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">uso ricreativo</t>
+            <t xml:space="preserve">utilisation récréative</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2392</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>