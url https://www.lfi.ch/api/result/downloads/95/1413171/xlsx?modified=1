--- v0 (2025-12-08)
+++ v1 (2026-04-22)
@@ -14,371 +14,371 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>recreational use</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière selon l'activité récréative</t>
+  </si>
+  <si>
+    <t>utilisation récréative</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forest NFI4/NFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>production region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
-[...8 lines deleted...]
-    <t>Switzerland</t>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no activities</t>
-[...5 lines deleted...]
-    <t>hiking</t>
+    <t>aucune activité</t>
+  </si>
+  <si>
+    <t>promenade</t>
+  </si>
+  <si>
+    <t>randonnée</t>
   </si>
   <si>
     <t>jogging</t>
   </si>
   <si>
-    <t>cycling</t>
-[...20 lines deleted...]
-    <t>other activities</t>
+    <t>cyclisme</t>
+  </si>
+  <si>
+    <t>VTT</t>
+  </si>
+  <si>
+    <t>ski ou snowboard</t>
+  </si>
+  <si>
+    <t>ski de fond</t>
+  </si>
+  <si>
+    <t>randonnée en raquettes</t>
+  </si>
+  <si>
+    <t>équitation</t>
+  </si>
+  <si>
+    <t>camping, pique-nique</t>
+  </si>
+  <si>
+    <t>autres activités récréatives</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1413171/595002</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area according to recreation type</t>
+      <t xml:space="preserve">surface forestière selon l'activité récréative</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #393</t>
     </r>
   </si>
   <si>
-    <t>Area of forest with recreational uses such as walking, hiking, jogging, cycling, biking, skiing and snowboarding, cross-country skiing, snowshoeing, horse-riding, camping, other activities, or no activities. Since different recreational activities may take place in a forest at the same time, this forest may contribute to the area of several recreation types.</t>
+    <t>Surface forestière des activités récréatives suivantes: promenade, randonnée, jogging, cyclisme, VTT, ski et snowboard, ski de fond, raquettes à neige, équitation, camping, autres activités et aucune activité. Différentes activités récréatives pouvant se dérouler simultanément dans une même forêt, celle-ci peut contribuer à la surface correspondant à plusieures activités récréatives.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">recreational use</t>
+      <t xml:space="preserve">utilisation récréative</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2392</t>
     </r>
   </si>
   <si>
-    <t>Sample plots with/without recreational use within a radius of 100 m around the sample plot centre, with details about the recreational activity (e.g. walking, jogging or biking). Recreational activities are recorded if the visitor frequency is ≥10 people per year. Reference: Forest Service Survey (MID 329: Art der aktuellen Erholungsnutzung)</t>
+    <t>Placettes d'échantillonnage avec/sans utilisation récréative dans un rayon de 100 m autour du centre de la placette et indication de l'activité (p. ex. promenade, jogging, cyclisme). Les activités récréatives sont enregistrées à partir d'une fréquence de visite de 10 personnes par an. Source: enquête auprès des services forestiers (MID 329: Type d'utilisation récréative actuelle)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest NFI4/NFI5</t>
+      <t xml:space="preserve">forêt IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2604</t>
     </r>
   </si>
   <si>
-    <t>Area that meets the NFI's definition of forest in both NFI4 (2009-2017) and NFI5 (2018-2026), i.e. was either «forest without shrub forest» or «shrub forest».</t>
+    <t>Zone correspondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,51 +730,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1457,233 +1457,233 @@
         <v>18</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L26" s="6" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="21.75">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1413171/595002</t>
           </r>
         </is>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area according to recreation type</t>
+            <t xml:space="preserve">surface forestière selon l'activité récréative</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #393</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">recreational use</t>
+            <t xml:space="preserve">utilisation récréative</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2392</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest NFI4/NFI5</t>
+            <t xml:space="preserve">forêt IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2604</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>