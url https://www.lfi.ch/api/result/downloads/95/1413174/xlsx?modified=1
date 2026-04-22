--- v0 (2025-10-10)
+++ v1 (2026-04-22)
@@ -14,374 +14,374 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>recreational use</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière selon l'activité récréative</t>
+  </si>
+  <si>
+    <t>utilisation récréative</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: protection forest region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forest</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...30 lines deleted...]
-    <t>Switzerland</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no activities</t>
-[...5 lines deleted...]
-    <t>hiking</t>
+    <t>aucune activité</t>
+  </si>
+  <si>
+    <t>promenade</t>
+  </si>
+  <si>
+    <t>randonnée</t>
   </si>
   <si>
     <t>jogging</t>
   </si>
   <si>
-    <t>cycling</t>
-[...20 lines deleted...]
-    <t>other activities</t>
+    <t>cyclisme</t>
+  </si>
+  <si>
+    <t>VTT</t>
+  </si>
+  <si>
+    <t>ski ou snowboard</t>
+  </si>
+  <si>
+    <t>ski de fond</t>
+  </si>
+  <si>
+    <t>randonnée en raquettes</t>
+  </si>
+  <si>
+    <t>équitation</t>
+  </si>
+  <si>
+    <t>camping, pique-nique</t>
+  </si>
+  <si>
+    <t>autres activités récréatives</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1413174/595005</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area according to recreation type</t>
+      <t xml:space="preserve">surface forestière selon l'activité récréative</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #393</t>
     </r>
   </si>
   <si>
-    <t>Area of forest with recreational uses such as walking, hiking, jogging, cycling, biking, skiing and snowboarding, cross-country skiing, snowshoeing, horse-riding, camping, other activities, or no activities. Since different recreational activities may take place in a forest at the same time, this forest may contribute to the area of several recreation types.</t>
+    <t>Surface forestière des activités récréatives suivantes: promenade, randonnée, jogging, cyclisme, VTT, ski et snowboard, ski de fond, raquettes à neige, équitation, camping, autres activités et aucune activité. Différentes activités récréatives pouvant se dérouler simultanément dans une même forêt, celle-ci peut contribuer à la surface correspondant à plusieures activités récréatives.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">recreational use</t>
+      <t xml:space="preserve">utilisation récréative</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2392</t>
     </r>
   </si>
   <si>
-    <t>Sample plots with/without recreational use within a radius of 100 m around the sample plot centre, with details about the recreational activity (e.g. walking, jogging or biking). Recreational activities are recorded if the visitor frequency is ≥10 people per year. Reference: Forest Service Survey (MID 329: Art der aktuellen Erholungsnutzung)</t>
+    <t>Placettes d'échantillonnage avec/sans utilisation récréative dans un rayon de 100 m autour du centre de la placette et indication de l'activité (p. ex. promenade, jogging, cyclisme). Les activités récréatives sont enregistrées à partir d'une fréquence de visite de 10 personnes par an. Source: enquête auprès des services forestiers (MID 329: Type d'utilisation récréative actuelle)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest</t>
+      <t xml:space="preserve">forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Area that meets the NFI's definition of 'forest', i.e. is «a forest without shrub forest» or «a shrub forest».</t>
+    <t>Zone répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -733,51 +733,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1558,235 +1558,235 @@
         <v>19</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="O26" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="21.75">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1413174/595005</t>
           </r>
         </is>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area according to recreation type</t>
+            <t xml:space="preserve">surface forestière selon l'activité récréative</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #393</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">recreational use</t>
+            <t xml:space="preserve">utilisation récréative</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2392</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest</t>
+            <t xml:space="preserve">forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>