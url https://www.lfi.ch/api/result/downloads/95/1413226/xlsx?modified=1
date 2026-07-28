--- v0 (2026-01-23)
+++ v1 (2026-07-28)
@@ -14,347 +14,347 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>conifers and broadleaves</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>biomasse des racines des arbres vifs</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>biogeographical region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Northern Alps</t>
-[...11 lines deleted...]
-    <t>Switzerland</t>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifers</t>
-[...5 lines deleted...]
-    <t>indeterminable</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1413226/595057</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">root mass of living trees</t>
+      <t xml:space="preserve">biomasse des racines des arbres vifs</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #210</t>
     </r>
   </si>
   <si>
-    <t>Dry weight (mass) of the belowground part (roots) of living trees and shrubs with a diameter at breast height (dbh) ≥12 cm. The dimensions of the roots are determined according to Zell and Wutzler.</t>
+    <t>Poids sec (masse) des parties souterraines (racines) d’arbres et d’arbustes vifs d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). La biomasse des racines est déterminée selon la méthode de Zell et Wutzler.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifers and broadleaves</t>
+      <t xml:space="preserve">résineux et feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -706,51 +706,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1108,235 +1108,235 @@
         <v>100.0</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N17" s="6">
         <v>100.0</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1413226/595057</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">root mass of living trees</t>
+            <t xml:space="preserve">biomasse des racines des arbres vifs</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #210</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifers and broadleaves</t>
+            <t xml:space="preserve">résineux et feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>