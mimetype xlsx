--- v1 (2026-07-28)
+++ v2 (2026-07-28)
@@ -14,347 +14,347 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>résineux et feuillus</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Wurzelmasse der lebenden Bäume</t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région biogéographique</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...9 lines deleted...]
-    <t>région biogéographique</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...14 lines deleted...]
-    <t>Suisse</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>résineux</t>
-[...8 lines deleted...]
-    <t>total</t>
+    <t>Nadelholz</t>
+  </si>
+  <si>
+    <t>Laubholz</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1413226/595057</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomasse des racines des arbres vifs</t>
+      <t xml:space="preserve">Wurzelmasse der lebenden Bäume</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #210</t>
     </r>
   </si>
   <si>
-    <t>Poids sec (masse) des parties souterraines (racines) d’arbres et d’arbustes vifs d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). La biomasse des racines est déterminée selon la méthode de Zell et Wutzler.</t>
+    <t>Trockengewicht (Masse) der unterirdischen Teile (Wurzeln) der lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Die Wurzelmasse wird nach Zell und Wutzler bestimmt.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">résineux et feuillus</t>
+      <t xml:space="preserve">Nadelholz, Laubholz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région biogéographique</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -706,51 +706,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1108,235 +1108,235 @@
         <v>100.0</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N17" s="6">
         <v>100.0</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1413226/595057</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomasse des racines des arbres vifs</t>
+            <t xml:space="preserve">Wurzelmasse der lebenden Bäume</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #210</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">résineux et feuillus</t>
+            <t xml:space="preserve">Nadelholz, Laubholz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région biogéographique</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>